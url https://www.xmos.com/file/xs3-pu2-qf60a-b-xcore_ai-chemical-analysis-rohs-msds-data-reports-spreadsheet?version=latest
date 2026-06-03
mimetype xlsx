--- v0 (2025-11-11)
+++ v1 (2026-06-03)
@@ -15,60 +15,60 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject2.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject3.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject5.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject6.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject7.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject8.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject9.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject10.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\New folder\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\ICP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D456C70-BFAF-4130-8EB0-5A6A071DC735}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23D4E103-5E76-4DDB-B76C-011F8BD04F8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" tabRatio="565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7830" yWindow="4800" windowWidth="28800" windowHeight="15885" tabRatio="565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="QFN 60 7-7" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q30" i="1" l="1"/>
   <c r="P30" i="1"/>
@@ -392,51 +392,51 @@
   <si>
     <t>Polybutadiene derivative</t>
   </si>
   <si>
     <t>Butadiene copolymer</t>
   </si>
   <si>
     <t>Acrylate</t>
   </si>
   <si>
     <t>Epoxy resin</t>
   </si>
   <si>
     <t>Peroxide</t>
   </si>
   <si>
     <t>Additive</t>
   </si>
   <si>
     <t xml:space="preserve"> 7440-22-4</t>
   </si>
   <si>
     <t>C7025</t>
   </si>
   <si>
-    <t>15/23</t>
+    <t>XS3-PU2-QF60A_QF60B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.000000"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="[$-409]d\-mmm\-yy;@"/>
     <numFmt numFmtId="167" formatCode="0.0000000"/>
     <numFmt numFmtId="168" formatCode="0.0000%"/>
     <numFmt numFmtId="169" formatCode="0.0000000_ "/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="57"/>
       <name val="Arial"/>
@@ -914,99 +914,99 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="24" fillId="3" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Compound" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_CR040115 - Substance(EM636165TS-7G)" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_Sheet1_1_Lead Frame" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="一般_Wire" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="樣式 1" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
@@ -1424,289 +1424,289 @@
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>142875</xdr:rowOff>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>485775</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:colOff>390525</xdr:colOff>
+          <xdr:row>11</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2" name="Object 340" hidden="1">
+            <xdr:cNvPr id="1372" name="Object 348" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1364"/>
+                  <a14:compatExt spid="_x0000_s1372"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>63313</xdr:rowOff>
+          <xdr:colOff>180975</xdr:colOff>
+          <xdr:row>13</xdr:row>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>485775</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>101413</xdr:rowOff>
+          <xdr:colOff>466725</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1365" name="Object 341" hidden="1">
+            <xdr:cNvPr id="1373" name="Object 349" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1365"/>
+                  <a14:compatExt spid="_x0000_s1373"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>22</xdr:row>
+          <xdr:rowOff>152400</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>361950</xdr:colOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1374" name="Object 350" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1374"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>419100</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>238125</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1366" name="Object 342" hidden="1">
+            <xdr:cNvPr id="1375" name="Object 351" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1366"/>
+                  <a14:compatExt spid="_x0000_s1375"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>247650</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>114300</xdr:rowOff>
+          <xdr:colOff>447675</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>400050</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1367" name="Object 343" hidden="1">
+            <xdr:cNvPr id="1376" name="Object 352" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1367"/>
+                  <a14:compatExt spid="_x0000_s1376"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057050000}"/>
-[...54 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0362C9AF-4547-A7CD-9B58-57ECB995DA81}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB81D8F5-810E-5D7F-C036-043BC9F16DF1}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
@@ -2065,51 +2065,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" workbookViewId="0">
-      <selection activeCell="P4" sqref="P4"/>
+      <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="4.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="4.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="14.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
@@ -2124,81 +2124,81 @@
       <c r="Q1" s="9"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1">
       <c r="O2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="P2" s="13" t="s">
         <v>68</v>
       </c>
       <c r="Q2" s="10"/>
     </row>
     <row r="3" spans="1:19" ht="12.75" customHeight="1">
       <c r="O3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P3" s="13" t="s">
         <v>86</v>
       </c>
       <c r="Q3" s="10"/>
     </row>
     <row r="4" spans="1:19">
       <c r="O4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="14">
-        <v>45649</v>
+        <v>46065</v>
       </c>
       <c r="Q4" s="11"/>
     </row>
     <row r="5" spans="1:19" ht="13.5" thickBot="1">
       <c r="L5" s="15"/>
     </row>
     <row r="6" spans="1:19" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="65"/>
-[...4 lines deleted...]
-      <c r="G6" s="67" t="s">
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="68"/>
-[...5 lines deleted...]
-      <c r="N6" s="61" t="s">
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="O6" s="62"/>
-[...1 lines deleted...]
-      <c r="Q6" s="63"/>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="61"/>
     </row>
     <row r="7" spans="1:19" s="4" customFormat="1" ht="70.5" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
@@ -2211,864 +2211,864 @@
       </c>
       <c r="K7" s="17" t="s">
         <v>8</v>
       </c>
       <c r="L7" s="17" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="N7" s="22" t="s">
         <v>24</v>
       </c>
       <c r="O7" s="23" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="Q7" s="24" t="s">
         <v>27</v>
       </c>
       <c r="R7" s="19"/>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="55" t="s">
+      <c r="A8" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="55" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="58" t="s">
+      <c r="C8" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="D8" s="56"/>
-[...2 lines deleted...]
-      <c r="G8" s="58" t="s">
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="H8" s="58" t="s">
+      <c r="H8" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="I8" s="58" t="s">
+      <c r="I8" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="J8" s="58" t="s">
+      <c r="J8" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="K8" s="58" t="s">
+      <c r="K8" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="L8" s="58" t="s">
+      <c r="L8" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="M8" s="58" t="s">
+      <c r="M8" s="55" t="s">
         <v>17</v>
       </c>
       <c r="N8" s="37" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="38" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="50">
         <f t="shared" ref="P8:P30" si="0">Q8/$S$32</f>
         <v>0.30972800000000006</v>
       </c>
       <c r="Q8" s="52">
         <f>$S$12*R8</f>
         <v>3.9335456000000005E-2</v>
       </c>
       <c r="R8" s="26">
         <v>0.96789999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="55"/>
-[...11 lines deleted...]
-      <c r="M9" s="58"/>
+      <c r="A9" s="57"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="55"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
+      <c r="L9" s="55"/>
+      <c r="M9" s="55"/>
       <c r="N9" s="39" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="38" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="50">
         <f t="shared" si="0"/>
         <v>7.2960000000000004E-3</v>
       </c>
       <c r="Q9" s="52">
         <f>$S$12*R9</f>
         <v>9.2659200000000006E-4</v>
       </c>
       <c r="R9" s="26">
         <v>2.2800000000000001E-2</v>
       </c>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="55"/>
-[...11 lines deleted...]
-      <c r="M10" s="58"/>
+      <c r="A10" s="57"/>
+      <c r="B10" s="55"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="62"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="55"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="55"/>
       <c r="N10" s="39" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="38" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="50">
         <f t="shared" si="0"/>
         <v>4.8000000000000007E-4</v>
       </c>
       <c r="Q10" s="52">
         <f>$S$12*R10</f>
         <v>6.0960000000000006E-5</v>
       </c>
       <c r="R10" s="26">
         <v>1.5E-3</v>
       </c>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="55"/>
-[...11 lines deleted...]
-      <c r="M11" s="58"/>
+      <c r="A11" s="57"/>
+      <c r="B11" s="55"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="55"/>
+      <c r="H11" s="55"/>
+      <c r="I11" s="55"/>
+      <c r="J11" s="55"/>
+      <c r="K11" s="55"/>
+      <c r="L11" s="55"/>
+      <c r="M11" s="55"/>
       <c r="N11" s="39" t="s">
         <v>60</v>
       </c>
       <c r="O11" s="38" t="s">
         <v>61</v>
       </c>
       <c r="P11" s="50">
         <f t="shared" si="0"/>
         <v>9.5999999999999989E-5</v>
       </c>
       <c r="Q11" s="52">
         <f>$S$12*R11</f>
         <v>1.2191999999999999E-5</v>
       </c>
       <c r="R11" s="26">
         <v>2.9999999999999997E-4</v>
       </c>
     </row>
     <row r="12" spans="1:19">
-      <c r="A12" s="55"/>
-[...11 lines deleted...]
-      <c r="M12" s="58"/>
+      <c r="A12" s="57"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="55"/>
+      <c r="G12" s="55"/>
+      <c r="H12" s="55"/>
+      <c r="I12" s="55"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="55"/>
       <c r="N12" s="39" t="s">
         <v>62</v>
       </c>
       <c r="O12" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P12" s="50">
         <f t="shared" si="0"/>
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="Q12" s="52">
         <f>$S$12*R12</f>
         <v>3.0479999999999998E-4</v>
       </c>
       <c r="R12" s="26">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="S12" s="31">
         <f>S32*32%</f>
         <v>4.0640000000000003E-2</v>
       </c>
     </row>
     <row r="13" spans="1:19">
-      <c r="A13" s="55" t="s">
+      <c r="A13" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="57" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="55" t="s">
+      <c r="C13" s="57" t="s">
         <v>75</v>
       </c>
-      <c r="D13" s="55"/>
-[...2 lines deleted...]
-      <c r="G13" s="57" t="s">
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="H13" s="57" t="s">
+      <c r="H13" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="I13" s="57" t="s">
+      <c r="I13" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="J13" s="57" t="s">
+      <c r="J13" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="K13" s="57" t="s">
+      <c r="K13" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="L13" s="57" t="s">
+      <c r="L13" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="M13" s="57" t="s">
+      <c r="M13" s="56" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="40" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="41" t="s">
         <v>39</v>
       </c>
       <c r="P13" s="50">
         <f t="shared" si="0"/>
         <v>6.240000000000001E-4</v>
       </c>
       <c r="Q13" s="52">
         <f>$S$20*R13</f>
         <v>7.9248000000000011E-5</v>
       </c>
       <c r="R13" s="27">
         <v>0.78</v>
       </c>
       <c r="S13" s="31"/>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="55"/>
-[...11 lines deleted...]
-      <c r="M14" s="57"/>
+      <c r="A14" s="57"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="57"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="56"/>
+      <c r="I14" s="56"/>
+      <c r="J14" s="56"/>
+      <c r="K14" s="56"/>
+      <c r="L14" s="56"/>
+      <c r="M14" s="56"/>
       <c r="N14" s="40" t="s">
         <v>78</v>
       </c>
       <c r="O14" s="41" t="s">
         <v>39</v>
       </c>
       <c r="P14" s="50">
         <f t="shared" si="0"/>
         <v>3.2000000000000005E-5</v>
       </c>
       <c r="Q14" s="52">
         <f t="shared" ref="Q14:Q20" si="1">$S$20*R14</f>
         <v>4.0640000000000004E-6</v>
       </c>
       <c r="R14" s="27">
         <v>0.04</v>
       </c>
       <c r="S14" s="31"/>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="55"/>
-[...11 lines deleted...]
-      <c r="M15" s="57"/>
+      <c r="A15" s="57"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="56"/>
+      <c r="G15" s="56"/>
+      <c r="H15" s="56"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="56"/>
+      <c r="K15" s="56"/>
+      <c r="L15" s="56"/>
+      <c r="M15" s="56"/>
       <c r="N15" s="40" t="s">
         <v>79</v>
       </c>
       <c r="O15" s="41" t="s">
         <v>39</v>
       </c>
       <c r="P15" s="50">
         <f t="shared" si="0"/>
         <v>4.0000000000000003E-5</v>
       </c>
       <c r="Q15" s="52">
         <f>$S$20*R15</f>
         <v>5.0800000000000005E-6</v>
       </c>
       <c r="R15" s="27">
         <v>0.05</v>
       </c>
       <c r="S15" s="31"/>
     </row>
     <row r="16" spans="1:19">
-      <c r="A16" s="55"/>
-[...11 lines deleted...]
-      <c r="M16" s="57"/>
+      <c r="A16" s="57"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="56"/>
       <c r="N16" s="40" t="s">
         <v>80</v>
       </c>
       <c r="O16" s="41" t="s">
         <v>39</v>
       </c>
       <c r="P16" s="50">
         <f t="shared" si="0"/>
         <v>3.2000000000000005E-5</v>
       </c>
       <c r="Q16" s="52">
         <f t="shared" si="1"/>
         <v>4.0640000000000004E-6</v>
       </c>
       <c r="R16" s="27">
         <v>0.04</v>
       </c>
       <c r="S16" s="31"/>
     </row>
     <row r="17" spans="1:22">
-      <c r="A17" s="55"/>
-[...11 lines deleted...]
-      <c r="M17" s="57"/>
+      <c r="A17" s="57"/>
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="56"/>
+      <c r="K17" s="56"/>
+      <c r="L17" s="56"/>
+      <c r="M17" s="56"/>
       <c r="N17" s="40" t="s">
         <v>81</v>
       </c>
       <c r="O17" s="41" t="s">
         <v>39</v>
       </c>
       <c r="P17" s="50">
         <f t="shared" si="0"/>
         <v>4.0000000000000003E-5</v>
       </c>
       <c r="Q17" s="52">
         <f t="shared" si="1"/>
         <v>5.0800000000000005E-6</v>
       </c>
       <c r="R17" s="27">
         <v>0.05</v>
       </c>
       <c r="S17" s="31"/>
     </row>
     <row r="18" spans="1:22">
-      <c r="A18" s="55"/>
-[...11 lines deleted...]
-      <c r="M18" s="57"/>
+      <c r="A18" s="57"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="56"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="56"/>
+      <c r="M18" s="56"/>
       <c r="N18" s="40" t="s">
         <v>82</v>
       </c>
       <c r="O18" s="41" t="s">
         <v>39</v>
       </c>
       <c r="P18" s="50">
         <f t="shared" si="0"/>
         <v>1.6000000000000003E-5</v>
       </c>
       <c r="Q18" s="52">
         <f t="shared" si="1"/>
         <v>2.0320000000000002E-6</v>
       </c>
       <c r="R18" s="27">
         <v>0.02</v>
       </c>
       <c r="S18" s="31"/>
     </row>
     <row r="19" spans="1:22">
-      <c r="A19" s="55"/>
-[...11 lines deleted...]
-      <c r="M19" s="57"/>
+      <c r="A19" s="57"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="56"/>
+      <c r="M19" s="56"/>
       <c r="N19" s="40" t="s">
         <v>83</v>
       </c>
       <c r="O19" s="41" t="s">
         <v>39</v>
       </c>
       <c r="P19" s="50">
         <f t="shared" si="0"/>
         <v>8.0000000000000013E-6</v>
       </c>
       <c r="Q19" s="52">
         <f t="shared" si="1"/>
         <v>1.0160000000000001E-6</v>
       </c>
       <c r="R19" s="27">
         <v>0.01</v>
       </c>
       <c r="S19" s="31"/>
     </row>
     <row r="20" spans="1:22">
-      <c r="A20" s="55"/>
-[...11 lines deleted...]
-      <c r="M20" s="57"/>
+      <c r="A20" s="57"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="56"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="56"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="56"/>
+      <c r="K20" s="56"/>
+      <c r="L20" s="56"/>
+      <c r="M20" s="56"/>
       <c r="N20" s="40" t="s">
         <v>62</v>
       </c>
       <c r="O20" s="41" t="s">
         <v>84</v>
       </c>
       <c r="P20" s="50">
         <f t="shared" si="0"/>
         <v>8.0000000000000013E-6</v>
       </c>
       <c r="Q20" s="52">
         <f t="shared" si="1"/>
         <v>1.0160000000000001E-6</v>
       </c>
       <c r="R20" s="27">
         <v>0.01</v>
       </c>
       <c r="S20" s="31">
         <f>S32*0.08%</f>
         <v>1.016E-4</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="19.5" customHeight="1">
-      <c r="A21" s="55" t="s">
+      <c r="A21" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="58" t="s">
+      <c r="B21" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="58" t="s">
+      <c r="C21" s="55" t="s">
         <v>63</v>
       </c>
-      <c r="D21" s="70"/>
-[...2 lines deleted...]
-      <c r="G21" s="58" t="s">
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="H21" s="58" t="s">
+      <c r="H21" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="I21" s="58" t="s">
+      <c r="I21" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="J21" s="58" t="s">
+      <c r="J21" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="K21" s="58" t="s">
+      <c r="K21" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="L21" s="58" t="s">
+      <c r="L21" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="M21" s="58" t="s">
+      <c r="M21" s="55" t="s">
         <v>17</v>
       </c>
       <c r="N21" s="42" t="s">
         <v>40</v>
       </c>
       <c r="O21" s="43" t="s">
         <v>41</v>
       </c>
       <c r="P21" s="50">
         <f t="shared" si="0"/>
         <v>9.7300000000000002E-4</v>
       </c>
       <c r="Q21" s="52">
         <f>$S$22*R21</f>
         <v>1.23571E-4</v>
       </c>
       <c r="R21" s="28">
         <v>0.97299999999999998</v>
       </c>
       <c r="S21" s="31"/>
     </row>
     <row r="22" spans="1:22" ht="19.5" customHeight="1">
-      <c r="A22" s="55"/>
-[...11 lines deleted...]
-      <c r="M22" s="58"/>
+      <c r="A22" s="57"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
       <c r="N22" s="42" t="s">
         <v>42</v>
       </c>
       <c r="O22" s="44" t="s">
         <v>43</v>
       </c>
       <c r="P22" s="50">
         <f t="shared" si="0"/>
         <v>2.6999999999999996E-5</v>
       </c>
       <c r="Q22" s="52">
         <f>$S$22*R22</f>
         <v>3.4289999999999997E-6</v>
       </c>
       <c r="R22" s="28">
         <v>2.7E-2</v>
       </c>
       <c r="S22" s="31">
         <f>S32*0.1%</f>
         <v>1.27E-4</v>
       </c>
     </row>
     <row r="23" spans="1:22">
-      <c r="A23" s="55" t="s">
+      <c r="A23" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="58" t="s">
+      <c r="B23" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="C23" s="58" t="s">
+      <c r="C23" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="70"/>
-[...2 lines deleted...]
-      <c r="G23" s="58" t="s">
+      <c r="D23" s="58"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="H23" s="58" t="s">
+      <c r="H23" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="I23" s="58" t="s">
+      <c r="I23" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="J23" s="58" t="s">
+      <c r="J23" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="K23" s="58" t="s">
+      <c r="K23" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="L23" s="58" t="s">
+      <c r="L23" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="M23" s="58" t="s">
+      <c r="M23" s="55" t="s">
         <v>17</v>
       </c>
       <c r="N23" s="45" t="s">
         <v>44</v>
       </c>
       <c r="O23" s="46" t="s">
         <v>45</v>
       </c>
       <c r="P23" s="50">
         <f t="shared" si="0"/>
         <v>3.6284125984251979E-2</v>
       </c>
       <c r="Q23" s="52">
         <f>$S$27*R23</f>
         <v>4.608084000000001E-3</v>
       </c>
       <c r="R23" s="26">
         <v>0.06</v>
       </c>
       <c r="S23" s="31"/>
     </row>
     <row r="24" spans="1:22">
-      <c r="A24" s="55"/>
-[...11 lines deleted...]
-      <c r="M24" s="58"/>
+      <c r="A24" s="57"/>
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="55"/>
       <c r="N24" s="45" t="s">
         <v>46</v>
       </c>
       <c r="O24" s="46" t="s">
         <v>45</v>
       </c>
       <c r="P24" s="50">
         <f t="shared" si="0"/>
         <v>1.8142062992125989E-2</v>
       </c>
       <c r="Q24" s="52">
         <f>$S$27*R24</f>
         <v>2.3040420000000005E-3</v>
       </c>
       <c r="R24" s="26">
         <v>0.03</v>
       </c>
       <c r="S24" s="31"/>
     </row>
     <row r="25" spans="1:22">
-      <c r="A25" s="55"/>
-[...11 lines deleted...]
-      <c r="M25" s="58"/>
+      <c r="A25" s="57"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="58"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
       <c r="N25" s="45" t="s">
         <v>47</v>
       </c>
       <c r="O25" s="45" t="s">
         <v>48</v>
       </c>
       <c r="P25" s="50">
         <f t="shared" si="0"/>
         <v>0.48378834645669305</v>
       </c>
       <c r="Q25" s="52">
         <f>$S$27*R25</f>
         <v>6.1441120000000016E-2</v>
       </c>
       <c r="R25" s="26">
         <v>0.8</v>
       </c>
       <c r="S25" s="31"/>
     </row>
     <row r="26" spans="1:22">
-      <c r="A26" s="55"/>
-[...11 lines deleted...]
-      <c r="M26" s="58"/>
+      <c r="A26" s="57"/>
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="58"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="55"/>
+      <c r="I26" s="55"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="55"/>
+      <c r="L26" s="55"/>
+      <c r="M26" s="55"/>
       <c r="N26" s="45" t="s">
         <v>49</v>
       </c>
       <c r="O26" s="45" t="s">
         <v>50</v>
       </c>
       <c r="P26" s="50">
         <f t="shared" si="0"/>
         <v>6.0473543307086632E-2</v>
       </c>
       <c r="Q26" s="52">
         <f>$S$27*R26</f>
         <v>7.680140000000002E-3</v>
       </c>
       <c r="R26" s="26">
         <v>0.1</v>
       </c>
       <c r="S26" s="31"/>
     </row>
     <row r="27" spans="1:22">
-      <c r="A27" s="55"/>
-[...11 lines deleted...]
-      <c r="M27" s="58"/>
+      <c r="A27" s="57"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="55"/>
+      <c r="J27" s="55"/>
+      <c r="K27" s="55"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="55"/>
       <c r="N27" s="45" t="s">
         <v>51</v>
       </c>
       <c r="O27" s="45" t="s">
         <v>52</v>
       </c>
       <c r="P27" s="50">
         <f t="shared" si="0"/>
         <v>6.0473543307086632E-3</v>
       </c>
       <c r="Q27" s="52">
         <f>$S$27*R27</f>
         <v>7.6801400000000024E-4</v>
       </c>
       <c r="R27" s="26">
         <v>0.01</v>
       </c>
       <c r="S27" s="54">
         <f>S32-S30-S29-S22-S20-S12</f>
         <v>7.680140000000002E-2</v>
       </c>
     </row>
     <row r="28" spans="1:22" ht="19.7" customHeight="1">
-      <c r="A28" s="55" t="s">
+      <c r="A28" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="55" t="s">
+      <c r="B28" s="57" t="s">
         <v>64</v>
       </c>
-      <c r="C28" s="55" t="s">
+      <c r="C28" s="57" t="s">
         <v>65</v>
       </c>
-      <c r="D28" s="60"/>
-[...2 lines deleted...]
-      <c r="G28" s="55" t="s">
+      <c r="D28" s="70"/>
+      <c r="E28" s="70"/>
+      <c r="F28" s="69"/>
+      <c r="G28" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="H28" s="55" t="s">
+      <c r="H28" s="57" t="s">
         <v>74</v>
       </c>
-      <c r="I28" s="55" t="s">
+      <c r="I28" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="J28" s="55" t="s">
+      <c r="J28" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="K28" s="55" t="s">
+      <c r="K28" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="L28" s="55" t="s">
+      <c r="L28" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="M28" s="55" t="s">
+      <c r="M28" s="57" t="s">
         <v>17</v>
       </c>
       <c r="N28" s="47" t="s">
         <v>69</v>
       </c>
       <c r="O28" s="47" t="s">
         <v>70</v>
       </c>
       <c r="P28" s="50">
         <f t="shared" si="0"/>
         <v>2.9997000000000003E-2</v>
       </c>
       <c r="Q28" s="52">
         <f>$S$29*R28</f>
         <v>3.8096190000000002E-3</v>
       </c>
       <c r="R28" s="29">
         <v>0.99990000000000001</v>
       </c>
       <c r="S28" s="31"/>
     </row>
     <row r="29" spans="1:22" ht="19.7" customHeight="1">
-      <c r="A29" s="56"/>
-[...11 lines deleted...]
-      <c r="M29" s="56"/>
+      <c r="A29" s="62"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
       <c r="N29" s="48" t="s">
         <v>71</v>
       </c>
       <c r="O29" s="48" t="s">
         <v>72</v>
       </c>
       <c r="P29" s="50">
         <f t="shared" si="0"/>
         <v>3.0000000000000001E-6</v>
       </c>
       <c r="Q29" s="52">
         <f>$S$29*R29</f>
         <v>3.8100000000000004E-7</v>
       </c>
       <c r="R29" s="29">
         <v>1E-4</v>
       </c>
       <c r="S29" s="31">
         <f>S32*3%</f>
         <v>3.81E-3</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="34" t="s">
         <v>28</v>
@@ -3251,113 +3251,113 @@
       <c r="P48" s="25"/>
     </row>
     <row r="49" spans="16:16">
       <c r="P49" s="25"/>
     </row>
     <row r="50" spans="16:16">
       <c r="P50" s="25"/>
     </row>
     <row r="51" spans="16:16">
       <c r="P51" s="25"/>
     </row>
     <row r="52" spans="16:16">
       <c r="P52" s="25"/>
     </row>
     <row r="53" spans="16:16">
       <c r="P53" s="25"/>
     </row>
     <row r="54" spans="16:16">
       <c r="P54" s="25"/>
     </row>
     <row r="55" spans="16:16">
       <c r="P55" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="63">
-    <mergeCell ref="H21:H22"/>
-[...39 lines deleted...]
-    <mergeCell ref="M8:M12"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="L13:L20"/>
+    <mergeCell ref="L21:L22"/>
     <mergeCell ref="M13:M20"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="H13:H20"/>
     <mergeCell ref="I13:I20"/>
     <mergeCell ref="J13:J20"/>
     <mergeCell ref="G23:G27"/>
     <mergeCell ref="I23:I27"/>
     <mergeCell ref="M28:M29"/>
     <mergeCell ref="D28:E29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="K13:K20"/>
-    <mergeCell ref="I28:I29"/>
-[...4 lines deleted...]
-    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="N6:Q6"/>
+    <mergeCell ref="A8:A12"/>
+    <mergeCell ref="B8:B12"/>
+    <mergeCell ref="C8:C12"/>
+    <mergeCell ref="D8:E12"/>
+    <mergeCell ref="F8:F12"/>
+    <mergeCell ref="G8:G12"/>
+    <mergeCell ref="H8:H12"/>
+    <mergeCell ref="I8:I12"/>
+    <mergeCell ref="J8:J12"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="K8:K12"/>
+    <mergeCell ref="L8:L12"/>
+    <mergeCell ref="M8:M12"/>
+    <mergeCell ref="G13:G20"/>
+    <mergeCell ref="A23:A27"/>
+    <mergeCell ref="B23:B27"/>
+    <mergeCell ref="C23:C27"/>
+    <mergeCell ref="D23:E27"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="A13:A20"/>
+    <mergeCell ref="B13:B20"/>
+    <mergeCell ref="C13:C20"/>
+    <mergeCell ref="D13:E20"/>
+    <mergeCell ref="F13:F20"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F23:F27"/>
+    <mergeCell ref="M23:M27"/>
+    <mergeCell ref="H23:H27"/>
+    <mergeCell ref="J23:J27"/>
+    <mergeCell ref="K23:K27"/>
+    <mergeCell ref="L23:L27"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="G21:G22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1328" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>85725</xdr:colOff>
                 <xdr:row>13</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>523875</xdr:colOff>
                 <xdr:row>16</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
@@ -3450,171 +3450,171 @@
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1355" r:id="rId12">
           <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>76200</xdr:colOff>
                 <xdr:row>23</xdr:row>
                 <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>552450</xdr:colOff>
                 <xdr:row>25</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1355" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2" r:id="rId14">
-          <objectPr defaultSize="0" r:id="rId15">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1372" r:id="rId14">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>142875</xdr:rowOff>
+                <xdr:colOff>257175</xdr:colOff>
+                <xdr:row>7</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>485775</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>19050</xdr:rowOff>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>11</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1364" r:id="rId14"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1372" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1365" r:id="rId16">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1373" r:id="rId16">
           <objectPr defaultSize="0" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:colOff>180975</xdr:colOff>
+                <xdr:row>13</xdr:row>
+                <xdr:rowOff>142875</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>485775</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:colOff>466725</xdr:colOff>
+                <xdr:row>18</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1365" r:id="rId16"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1373" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1366" r:id="rId18">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1374" r:id="rId18">
           <objectPr defaultSize="0" autoPict="0" r:id="rId19">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>276225</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>361950</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1374" r:id="rId18"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1375" r:id="rId20">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>419100</xdr:colOff>
                 <xdr:row>27</xdr:row>
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
                 <xdr:colOff>238125</xdr:colOff>
                 <xdr:row>28</xdr:row>
                 <xdr:rowOff>171450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1366" r:id="rId18"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1375" r:id="rId20"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1367" r:id="rId20">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1376" r:id="rId22">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>247650</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>114300</xdr:rowOff>
+                <xdr:colOff>447675</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>400050</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>57150</xdr:rowOff>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>133350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1367" r:id="rId20"/>
-[...24 lines deleted...]
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1368" r:id="rId22"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1376" r:id="rId22"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QFN 60 7-7</vt:lpstr>
     </vt:vector>
@@ -3627,56 +3627,56 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E. Bigat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property pid="2" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_URL">
     <vt:lpwstr>http://srv-bri-cognidox.xmos.local</vt:lpwstr>
   </property>
   <property pid="3" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Author">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="4" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Issuer">
     <vt:lpwstr>Sunny Suen (sunny)</vt:lpwstr>
   </property>
   <property pid="5" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssueDate">
-    <vt:lpwstr>2024-12-23</vt:lpwstr>
+    <vt:lpwstr>2026-02-13</vt:lpwstr>
   </property>
   <property pid="7" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Partnum">
     <vt:lpwstr>XM-014530-UN</vt:lpwstr>
   </property>
   <property pid="8" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Version">
-    <vt:lpwstr>8</vt:lpwstr>
+    <vt:lpwstr>9</vt:lpwstr>
   </property>
   <property pid="9" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDoxKey_Value">
     <vt:lpwstr>i+Wdxui4V78bSqISmraKq2WVvH4</vt:lpwstr>
   </property>
   <property pid="11" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Title">
     <vt:lpwstr>XS3-PU2-QF60A/B xcore.ai Chemical Analysis/RoHS/MSDS data reports spreadsheet</vt:lpwstr>
   </property>
   <property pid="12" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_VersionType">
     <vt:lpwstr>Issue</vt:lpwstr>
   </property>
   <property pid="13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssuerName">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="14" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Is Tools">
     <vt:bool>false</vt:bool>
   </property>
   <property pid="15" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Auto-update">
     <vt:bool>false</vt:bool>
   </property>
   <property pid="16" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Published URL">
     <vt:lpwstr>/published/</vt:lpwstr>
   </property>
 </Properties>
 </file>