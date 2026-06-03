--- v0 (2025-11-11)
+++ v1 (2026-06-03)
@@ -14,58 +14,58 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject2.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject3.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject5.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject6.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject7.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject8.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject9.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject10.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\New folder\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\ICP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DE215A6-30DD-40F7-88A2-ED4518E2B91D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E13E334A-2F90-4868-86D3-E438A326FEFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1'!$A$1:$K$36</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -915,118 +915,118 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Compound" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_CR040115 - Substance(EM636165TS-7G)" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_Wire" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="樣式 1" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1138,52 +1138,52 @@
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>723900</xdr:colOff>
-          <xdr:row>22</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Object 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
@@ -1296,289 +1296,341 @@
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>177800</xdr:colOff>
+          <xdr:row>13</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>857250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:colOff>914400</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>174096</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1048" name="Object 24" hidden="1">
+            <xdr:cNvPr id="1053" name="Object 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1048"/>
+                  <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{693F80B9-48C3-4327-88DD-3B518C5C0AFF}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>95250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:colOff>165100</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>857250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:colOff>901700</xdr:colOff>
+          <xdr:row>22</xdr:row>
+          <xdr:rowOff>85196</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1049" name="Object 25" hidden="1">
+            <xdr:cNvPr id="1054" name="Object 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1049"/>
+                  <a14:compatExt spid="_x0000_s1054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69955FF8-F150-853B-B00F-67487B09E63F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>323850</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:colOff>254000</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>695325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>142875</xdr:rowOff>
+          <xdr:colOff>838200</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>107421</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1050" name="Object 26" hidden="1">
+            <xdr:cNvPr id="1055" name="Object 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1050"/>
+                  <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB07F0F2-9DBB-4271-3D49-E6DB822DA680}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:colOff>152400</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>762000</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>114300</xdr:rowOff>
+          <xdr:colOff>926757</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1051" name="Object 27" hidden="1">
+            <xdr:cNvPr id="1056" name="Object 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1051"/>
+                  <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2260C33D-1A4A-C5D6-200A-847357DC5298}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>127000</xdr:rowOff>
+          <xdr:colOff>342900</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>63500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>990600</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:colOff>723900</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>139965</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1052" name="Object 28" hidden="1">
+            <xdr:cNvPr id="1057" name="Object 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1052"/>
+                  <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EA878E3-3343-57F9-DCB4-771BF091FBAF}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AD29F1-0CA2-24D5-4EA7-388B18E4AF58}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
@@ -1852,1031 +1904,1031 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.75" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="17.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="35.125" style="1" customWidth="1"/>
     <col min="8" max="11" width="17.5" style="1" customWidth="1"/>
     <col min="12" max="12" width="14" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.5" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13">
-      <c r="B1" s="56" t="s">
+      <c r="B1" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="57"/>
-[...7 lines deleted...]
-      <c r="K1" s="57"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
     </row>
     <row r="2" spans="2:13">
-      <c r="B2" s="57"/>
-[...8 lines deleted...]
-      <c r="K2" s="57"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
     </row>
     <row r="3" spans="2:13">
-      <c r="B3" s="57"/>
-[...8 lines deleted...]
-      <c r="K3" s="57"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
     </row>
     <row r="4" spans="2:13">
-      <c r="B4" s="57"/>
-[...8 lines deleted...]
-      <c r="K4" s="57"/>
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
     </row>
     <row r="5" spans="2:13" ht="20.25">
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="58"/>
-[...7 lines deleted...]
-      <c r="K5" s="58"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
     </row>
     <row r="6" spans="2:13" ht="21" thickBot="1">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
     </row>
     <row r="7" spans="2:13" ht="15.75">
       <c r="B7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="52" t="s">
         <v>81</v>
       </c>
       <c r="E7" s="47" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="53">
-        <v>45649</v>
+        <v>46065</v>
       </c>
       <c r="G7" s="54" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="2:13" ht="16.5" thickBot="1">
       <c r="B8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="55">
         <v>530</v>
       </c>
       <c r="E8" s="48" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="49" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="50"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="2:13" ht="15.75">
       <c r="B9" s="12"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="14"/>
       <c r="F9" s="15"/>
       <c r="K9" s="16"/>
     </row>
     <row r="10" spans="2:13">
-      <c r="B10" s="59" t="s">
+      <c r="B10" s="77" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="D10" s="59" t="s">
+      <c r="D10" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="E10" s="59" t="s">
+      <c r="E10" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="F10" s="59" t="s">
+      <c r="F10" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="59" t="s">
+      <c r="G10" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="H10" s="59" t="s">
+      <c r="H10" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="I10" s="60" t="s">
+      <c r="I10" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="J10" s="59" t="s">
+      <c r="J10" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="K10" s="60" t="s">
+      <c r="K10" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="L10" s="61" t="s">
+      <c r="L10" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="M10" s="61" t="s">
+      <c r="M10" s="71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="2:13">
-      <c r="B11" s="59"/>
+      <c r="B11" s="77"/>
       <c r="C11" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="59"/>
-[...10 lines deleted...]
-    <row r="12" spans="2:13">
+      <c r="D11" s="77"/>
+      <c r="E11" s="77"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="77"/>
+      <c r="H11" s="77"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="77"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="72"/>
+      <c r="M11" s="72"/>
+    </row>
+    <row r="12" spans="2:13" ht="16.5">
       <c r="B12" s="40">
         <v>1</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="39" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="51">
         <v>5.9563700227199998</v>
       </c>
       <c r="G12" s="41" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="41" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="42">
         <v>1</v>
       </c>
       <c r="J12" s="19">
         <f>F12*I12</f>
         <v>5.9563700227199998</v>
       </c>
       <c r="K12" s="20">
         <f t="shared" ref="K12:K35" si="0">J12/$D$8*1000000</f>
         <v>11238.434005132076</v>
       </c>
       <c r="L12" s="39" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="39" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="13" spans="2:13">
-      <c r="B13" s="63">
+    <row r="13" spans="2:13" ht="16.5">
+      <c r="B13" s="73">
         <v>2</v>
       </c>
-      <c r="C13" s="64" t="s">
+      <c r="C13" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="64" t="s">
+      <c r="D13" s="59" t="s">
         <v>72</v>
       </c>
-      <c r="E13" s="63" t="s">
+      <c r="E13" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="F13" s="65">
+      <c r="F13" s="62">
         <f>D8*32%</f>
         <v>169.6</v>
       </c>
       <c r="G13" s="21" t="s">
         <v>55</v>
       </c>
       <c r="H13" s="21" t="s">
         <v>56</v>
       </c>
       <c r="I13" s="22">
         <v>0.95450000000000002</v>
       </c>
       <c r="J13" s="19">
         <f>$F$13*I13</f>
         <v>161.88319999999999</v>
       </c>
       <c r="K13" s="20">
         <f t="shared" si="0"/>
         <v>305440</v>
       </c>
-      <c r="L13" s="66"/>
-[...7 lines deleted...]
-      <c r="F14" s="65"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="56"/>
+    </row>
+    <row r="14" spans="2:13" ht="16.5">
+      <c r="B14" s="73"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="62"/>
       <c r="G14" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="21" t="s">
         <v>75</v>
       </c>
       <c r="I14" s="22">
         <v>0.03</v>
       </c>
       <c r="J14" s="19">
         <f>$F$13*I14</f>
         <v>5.0880000000000001</v>
       </c>
       <c r="K14" s="20">
         <f t="shared" si="0"/>
         <v>9600</v>
       </c>
-      <c r="L14" s="67"/>
-[...7 lines deleted...]
-      <c r="F15" s="65"/>
+      <c r="L14" s="57"/>
+      <c r="M14" s="57"/>
+    </row>
+    <row r="15" spans="2:13" ht="16.5">
+      <c r="B15" s="73"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="62"/>
       <c r="G15" s="21" t="s">
         <v>76</v>
       </c>
       <c r="H15" s="21" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="22">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="J15" s="19">
         <f>$F$13*I15</f>
         <v>1.1023999999999998</v>
       </c>
       <c r="K15" s="20">
         <f t="shared" si="0"/>
         <v>2080</v>
       </c>
-      <c r="L15" s="67"/>
-[...7 lines deleted...]
-      <c r="F16" s="65"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
+    </row>
+    <row r="16" spans="2:13" ht="16.5">
+      <c r="B16" s="73"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="59"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="62"/>
       <c r="G16" s="21" t="s">
         <v>78</v>
       </c>
       <c r="H16" s="21" t="s">
         <v>79</v>
       </c>
       <c r="I16" s="22">
         <v>1.5E-3</v>
       </c>
       <c r="J16" s="19">
         <f>$F$13*I16</f>
         <v>0.25440000000000002</v>
       </c>
       <c r="K16" s="20">
         <f>J16/$D$8*1000000</f>
         <v>480</v>
       </c>
-      <c r="L16" s="67"/>
-[...7 lines deleted...]
-      <c r="F17" s="65"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+    </row>
+    <row r="17" spans="2:13" ht="16.5">
+      <c r="B17" s="73"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="62"/>
       <c r="G17" s="21" t="s">
         <v>70</v>
       </c>
       <c r="H17" s="21" t="s">
         <v>80</v>
       </c>
       <c r="I17" s="22">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="J17" s="19">
         <f>$F$13*I17</f>
         <v>1.272</v>
       </c>
       <c r="K17" s="20">
         <f>J17/$D$8*1000000</f>
         <v>2400</v>
       </c>
-      <c r="L17" s="67"/>
-[...3 lines deleted...]
-      <c r="B18" s="73">
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+    </row>
+    <row r="18" spans="2:13" ht="16.5">
+      <c r="B18" s="67">
         <v>3</v>
       </c>
-      <c r="C18" s="64" t="s">
+      <c r="C18" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="68" t="s">
+      <c r="D18" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="E18" s="73" t="s">
+      <c r="E18" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="F18" s="75">
+      <c r="F18" s="69">
         <f>D8*0.08%</f>
         <v>0.42400000000000004</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="H18" s="21" t="s">
         <v>63</v>
       </c>
       <c r="I18" s="24">
         <v>0.08</v>
       </c>
       <c r="J18" s="19">
         <f t="shared" ref="J18:J24" si="1">$F$18*I18</f>
         <v>3.3920000000000006E-2</v>
       </c>
       <c r="K18" s="20">
         <f t="shared" si="0"/>
         <v>64.000000000000014</v>
       </c>
-      <c r="L18" s="66"/>
-[...7 lines deleted...]
-      <c r="F19" s="76"/>
+      <c r="L18" s="56"/>
+      <c r="M18" s="56"/>
+    </row>
+    <row r="19" spans="2:13" ht="16.5">
+      <c r="B19" s="68"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="70"/>
       <c r="G19" s="23" t="s">
         <v>64</v>
       </c>
       <c r="H19" s="21" t="s">
         <v>63</v>
       </c>
       <c r="I19" s="24">
         <v>0.06</v>
       </c>
       <c r="J19" s="19">
         <f t="shared" si="1"/>
         <v>2.5440000000000001E-2</v>
       </c>
       <c r="K19" s="20">
         <f t="shared" si="0"/>
         <v>48</v>
       </c>
-      <c r="L19" s="67"/>
-[...7 lines deleted...]
-      <c r="F20" s="76"/>
+      <c r="L19" s="57"/>
+      <c r="M19" s="57"/>
+    </row>
+    <row r="20" spans="2:13" ht="16.5">
+      <c r="B20" s="68"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="68"/>
+      <c r="F20" s="70"/>
       <c r="G20" s="23" t="s">
         <v>65</v>
       </c>
       <c r="H20" s="21" t="s">
         <v>63</v>
       </c>
       <c r="I20" s="24">
         <v>0.01</v>
       </c>
       <c r="J20" s="19">
         <f t="shared" si="1"/>
         <v>4.2400000000000007E-3</v>
       </c>
       <c r="K20" s="20">
         <f t="shared" si="0"/>
         <v>8.0000000000000018</v>
       </c>
-      <c r="L20" s="67"/>
-[...7 lines deleted...]
-      <c r="F21" s="76"/>
+      <c r="L20" s="57"/>
+      <c r="M20" s="57"/>
+    </row>
+    <row r="21" spans="2:13" ht="16.5">
+      <c r="B21" s="68"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="70"/>
       <c r="G21" s="23" t="s">
         <v>66</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>63</v>
       </c>
       <c r="I21" s="24">
         <v>0.06</v>
       </c>
       <c r="J21" s="19">
         <f t="shared" si="1"/>
         <v>2.5440000000000001E-2</v>
       </c>
       <c r="K21" s="20">
         <f t="shared" si="0"/>
         <v>48</v>
       </c>
-      <c r="L21" s="67"/>
-[...7 lines deleted...]
-      <c r="F22" s="76"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+    </row>
+    <row r="22" spans="2:13" ht="16.5">
+      <c r="B22" s="68"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="70"/>
       <c r="G22" s="23" t="s">
         <v>67</v>
       </c>
       <c r="H22" s="21" t="s">
         <v>63</v>
       </c>
       <c r="I22" s="24">
         <v>0.03</v>
       </c>
       <c r="J22" s="19">
         <f t="shared" si="1"/>
         <v>1.272E-2</v>
       </c>
       <c r="K22" s="20">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
-      <c r="L22" s="67"/>
-[...7 lines deleted...]
-      <c r="F23" s="76"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+    </row>
+    <row r="23" spans="2:13" ht="16.5">
+      <c r="B23" s="68"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="70"/>
       <c r="G23" s="23" t="s">
         <v>68</v>
       </c>
       <c r="H23" s="21" t="s">
         <v>63</v>
       </c>
       <c r="I23" s="24">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="J23" s="19">
         <f t="shared" si="1"/>
         <v>2.1200000000000004E-3</v>
       </c>
       <c r="K23" s="20">
         <f t="shared" si="0"/>
         <v>4.0000000000000009</v>
       </c>
-      <c r="L23" s="67"/>
-[...7 lines deleted...]
-      <c r="F24" s="76"/>
+      <c r="L23" s="57"/>
+      <c r="M23" s="57"/>
+    </row>
+    <row r="24" spans="2:13" ht="16.5">
+      <c r="B24" s="68"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="70"/>
       <c r="G24" s="23" t="s">
         <v>69</v>
       </c>
       <c r="H24" s="21" t="s">
         <v>63</v>
       </c>
       <c r="I24" s="24">
         <v>0.01</v>
       </c>
       <c r="J24" s="19">
         <f t="shared" si="1"/>
         <v>4.2400000000000007E-3</v>
       </c>
       <c r="K24" s="20">
         <f t="shared" si="0"/>
         <v>8.0000000000000018</v>
       </c>
-      <c r="L24" s="67"/>
-[...7 lines deleted...]
-      <c r="F25" s="76"/>
+      <c r="L24" s="57"/>
+      <c r="M24" s="57"/>
+    </row>
+    <row r="25" spans="2:13" ht="16.5">
+      <c r="B25" s="68"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="70"/>
       <c r="G25" s="23" t="s">
         <v>70</v>
       </c>
       <c r="H25" s="21" t="s">
         <v>71</v>
       </c>
       <c r="I25" s="24">
         <v>0.745</v>
       </c>
       <c r="J25" s="19">
         <f>$F$18*I25</f>
         <v>0.31588000000000005</v>
       </c>
       <c r="K25" s="20">
         <f t="shared" si="0"/>
         <v>596.00000000000011</v>
       </c>
-      <c r="L25" s="67"/>
-[...3 lines deleted...]
-      <c r="B26" s="68">
+      <c r="L25" s="57"/>
+      <c r="M25" s="57"/>
+    </row>
+    <row r="26" spans="2:13" ht="16.5">
+      <c r="B26" s="64">
         <v>4</v>
       </c>
-      <c r="C26" s="70" t="s">
+      <c r="C26" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="D26" s="70" t="s">
+      <c r="D26" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="E26" s="70" t="s">
+      <c r="E26" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="F26" s="71">
+      <c r="F26" s="63">
         <f>D8*0.1%</f>
         <v>0.53</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>55</v>
       </c>
       <c r="H26" s="26" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="27">
         <v>0.98</v>
       </c>
       <c r="J26" s="19">
         <f>$F$26*I26</f>
         <v>0.51939999999999997</v>
       </c>
       <c r="K26" s="20">
         <f t="shared" si="0"/>
         <v>980</v>
       </c>
-      <c r="L26" s="66"/>
-[...7 lines deleted...]
-      <c r="F27" s="71"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="56"/>
+    </row>
+    <row r="27" spans="2:13" ht="16.5">
+      <c r="B27" s="65"/>
+      <c r="C27" s="66"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="63"/>
       <c r="G27" s="25" t="s">
         <v>57</v>
       </c>
       <c r="H27" s="28" t="s">
         <v>58</v>
       </c>
       <c r="I27" s="27">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="J27" s="19">
         <f>$F$26*I27</f>
         <v>9.5399999999999999E-3</v>
       </c>
       <c r="K27" s="20">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="L27" s="67"/>
-[...7 lines deleted...]
-      <c r="F28" s="71"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="57"/>
+    </row>
+    <row r="28" spans="2:13" ht="16.5">
+      <c r="B28" s="65"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="63"/>
       <c r="G28" s="25" t="s">
         <v>59</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>60</v>
       </c>
       <c r="I28" s="29">
         <v>2E-3</v>
       </c>
       <c r="J28" s="19">
         <f>$F$26*I28</f>
         <v>1.0600000000000002E-3</v>
       </c>
       <c r="K28" s="20">
         <f t="shared" si="0"/>
         <v>2.0000000000000004</v>
       </c>
-      <c r="L28" s="72"/>
-[...3 lines deleted...]
-      <c r="B29" s="64">
+      <c r="L28" s="58"/>
+      <c r="M28" s="58"/>
+    </row>
+    <row r="29" spans="2:13" ht="16.5">
+      <c r="B29" s="59">
         <v>5</v>
       </c>
-      <c r="C29" s="64" t="s">
+      <c r="C29" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="D29" s="64" t="s">
+      <c r="D29" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="E29" s="64" t="s">
+      <c r="E29" s="59" t="s">
         <v>43</v>
       </c>
-      <c r="F29" s="71">
+      <c r="F29" s="63">
         <f>D8-F12-F13-F18-F26-F34</f>
         <v>337.58962997728008</v>
       </c>
       <c r="G29" s="30" t="s">
         <v>46</v>
       </c>
       <c r="H29" s="31" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="27">
         <v>0.06</v>
       </c>
       <c r="J29" s="19">
         <f>$F$29*I29</f>
         <v>20.255377798636804</v>
       </c>
       <c r="K29" s="20">
         <f t="shared" si="0"/>
         <v>38217.693959692078</v>
       </c>
-      <c r="L29" s="66"/>
-[...7 lines deleted...]
-      <c r="F30" s="71"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+    </row>
+    <row r="30" spans="2:13" ht="16.5">
+      <c r="B30" s="59"/>
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="63"/>
       <c r="G30" s="30" t="s">
         <v>48</v>
       </c>
       <c r="H30" s="31" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="27">
         <v>0.03</v>
       </c>
       <c r="J30" s="19">
         <f>$F$29*I30</f>
         <v>10.127688899318402</v>
       </c>
       <c r="K30" s="20">
         <f t="shared" si="0"/>
         <v>19108.846979846039</v>
       </c>
-      <c r="L30" s="67"/>
-[...7 lines deleted...]
-      <c r="F31" s="71"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="57"/>
+    </row>
+    <row r="31" spans="2:13" ht="16.5">
+      <c r="B31" s="59"/>
+      <c r="C31" s="59"/>
+      <c r="D31" s="59"/>
+      <c r="E31" s="59"/>
+      <c r="F31" s="63"/>
       <c r="G31" s="30" t="s">
         <v>49</v>
       </c>
       <c r="H31" s="30" t="s">
         <v>50</v>
       </c>
       <c r="I31" s="27">
         <v>0.8</v>
       </c>
       <c r="J31" s="19">
         <f>$F$29*I31</f>
         <v>270.0717039818241</v>
       </c>
       <c r="K31" s="20">
         <f t="shared" si="0"/>
         <v>509569.25279589451</v>
       </c>
-      <c r="L31" s="67"/>
-[...7 lines deleted...]
-      <c r="F32" s="71"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+    </row>
+    <row r="32" spans="2:13" ht="16.5">
+      <c r="B32" s="59"/>
+      <c r="C32" s="59"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="59"/>
+      <c r="F32" s="63"/>
       <c r="G32" s="30" t="s">
         <v>51</v>
       </c>
       <c r="H32" s="30" t="s">
         <v>52</v>
       </c>
       <c r="I32" s="27">
         <v>0.1</v>
       </c>
       <c r="J32" s="19">
         <f>$F$29*I32</f>
         <v>33.758962997728013</v>
       </c>
       <c r="K32" s="20">
         <f t="shared" si="0"/>
         <v>63696.156599486814</v>
       </c>
-      <c r="L32" s="67"/>
-[...7 lines deleted...]
-      <c r="F33" s="71"/>
+      <c r="L32" s="57"/>
+      <c r="M32" s="57"/>
+    </row>
+    <row r="33" spans="2:13" ht="16.5">
+      <c r="B33" s="59"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="63"/>
       <c r="G33" s="30" t="s">
         <v>53</v>
       </c>
       <c r="H33" s="30" t="s">
         <v>54</v>
       </c>
       <c r="I33" s="27">
         <v>0.01</v>
       </c>
       <c r="J33" s="19">
         <f>$F$29*I33</f>
         <v>3.3758962997728008</v>
       </c>
       <c r="K33" s="20">
         <f t="shared" si="0"/>
         <v>6369.6156599486812</v>
       </c>
-      <c r="L33" s="72"/>
-[...3 lines deleted...]
-      <c r="B34" s="64">
+      <c r="L33" s="58"/>
+      <c r="M33" s="58"/>
+    </row>
+    <row r="34" spans="2:13" ht="16.5">
+      <c r="B34" s="59">
         <v>6</v>
       </c>
-      <c r="C34" s="64" t="s">
+      <c r="C34" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="D34" s="77" t="s">
+      <c r="D34" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="E34" s="78" t="s">
+      <c r="E34" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="F34" s="65">
+      <c r="F34" s="62">
         <f>D8*3%</f>
         <v>15.899999999999999</v>
       </c>
       <c r="G34" s="43" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="43" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="44">
         <v>0.99990000000000001</v>
       </c>
       <c r="J34" s="45">
         <f>$F$34*I34</f>
         <v>15.898409999999998</v>
       </c>
       <c r="K34" s="20">
         <f t="shared" si="0"/>
         <v>29996.999999999996</v>
       </c>
-      <c r="L34" s="66"/>
-[...7 lines deleted...]
-      <c r="F35" s="65"/>
+      <c r="L34" s="56"/>
+      <c r="M34" s="56"/>
+    </row>
+    <row r="35" spans="2:13" ht="16.5">
+      <c r="B35" s="59"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="60"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="62"/>
       <c r="G35" s="46" t="s">
         <v>35</v>
       </c>
       <c r="H35" s="46" t="s">
         <v>36</v>
       </c>
       <c r="I35" s="44">
         <v>1E-4</v>
       </c>
       <c r="J35" s="45">
         <f>$F$34*I35</f>
         <v>1.5899999999999998E-3</v>
       </c>
       <c r="K35" s="20">
         <f t="shared" si="0"/>
         <v>2.9999999999999996</v>
       </c>
-      <c r="L35" s="72"/>
-      <c r="M35" s="72"/>
+      <c r="L35" s="58"/>
+      <c r="M35" s="58"/>
     </row>
     <row r="36" spans="2:13" ht="15.75">
       <c r="B36" s="32" t="s">
         <v>37</v>
       </c>
       <c r="F36" s="33"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="2:13">
       <c r="F37" s="33"/>
       <c r="K37" s="35"/>
     </row>
     <row r="38" spans="2:13" ht="15.75">
       <c r="F38" s="33">
         <f>SUM(F12:F35)</f>
         <v>530.00000000000011</v>
       </c>
       <c r="I38" s="36">
         <f>SUM(I12:I35)</f>
         <v>5.9999999999999982</v>
       </c>
       <c r="J38" s="37">
         <f>SUM(J12:J35)</f>
         <v>530</v>
       </c>
       <c r="K38" s="35">
         <f>SUM(K12:K35)</f>
         <v>1000000.0000000001</v>
       </c>
     </row>
     <row r="43" spans="2:13">
       <c r="J43" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="48">
+    <mergeCell ref="B1:K4"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="B13:B17"/>
+    <mergeCell ref="C13:C17"/>
+    <mergeCell ref="D13:D17"/>
+    <mergeCell ref="E13:E17"/>
+    <mergeCell ref="F13:F17"/>
+    <mergeCell ref="L13:L17"/>
+    <mergeCell ref="M13:M17"/>
+    <mergeCell ref="M18:M25"/>
+    <mergeCell ref="B26:B28"/>
+    <mergeCell ref="C26:C28"/>
+    <mergeCell ref="D26:D28"/>
+    <mergeCell ref="E26:E28"/>
+    <mergeCell ref="F26:F28"/>
+    <mergeCell ref="L26:L28"/>
+    <mergeCell ref="M26:M28"/>
+    <mergeCell ref="B18:B25"/>
+    <mergeCell ref="C18:C25"/>
+    <mergeCell ref="D18:D25"/>
+    <mergeCell ref="E18:E25"/>
+    <mergeCell ref="F18:F25"/>
+    <mergeCell ref="L18:L25"/>
     <mergeCell ref="M29:M33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="M34:M35"/>
     <mergeCell ref="B29:B33"/>
     <mergeCell ref="C29:C33"/>
     <mergeCell ref="D29:D33"/>
     <mergeCell ref="E29:E33"/>
     <mergeCell ref="F29:F33"/>
     <mergeCell ref="L29:L33"/>
-    <mergeCell ref="M18:M25"/>
-[...32 lines deleted...]
-    <mergeCell ref="K10:K11"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1032" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
                 <xdr:colOff>295275</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>28575</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
                 <xdr:colOff>723900</xdr:colOff>
                 <xdr:row>34</xdr:row>
                 <xdr:rowOff>171450</xdr:rowOff>
               </to>
@@ -2968,171 +3020,171 @@
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1043" r:id="rId12">
           <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
                 <xdr:colOff>276225</xdr:colOff>
                 <xdr:row>29</xdr:row>
                 <xdr:rowOff>123825</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
                 <xdr:colOff>752475</xdr:colOff>
                 <xdr:row>31</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1043" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1048" r:id="rId14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1053" r:id="rId14">
           <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>11</xdr:col>
-                <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:colOff>180975</xdr:colOff>
+                <xdr:row>13</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>11</xdr:col>
-                <xdr:colOff>857250</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:colOff>914400</xdr:colOff>
+                <xdr:row>15</xdr:row>
+                <xdr:rowOff>171450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1048" r:id="rId14"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1053" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1049" r:id="rId16">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1054" r:id="rId16">
           <objectPr defaultSize="0" autoPict="0" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>11</xdr:col>
-                <xdr:colOff>95250</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>0</xdr:rowOff>
+                <xdr:colOff>161925</xdr:colOff>
+                <xdr:row>19</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>11</xdr:col>
-                <xdr:colOff>857250</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>0</xdr:rowOff>
+                <xdr:colOff>904875</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1049" r:id="rId16"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1054" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1050" r:id="rId18">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1055" r:id="rId18">
           <objectPr defaultSize="0" autoPict="0" r:id="rId19">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>11</xdr:col>
-                <xdr:colOff>323850</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>57150</xdr:rowOff>
+                <xdr:colOff>257175</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>11</xdr:col>
-                <xdr:colOff>695325</xdr:colOff>
+                <xdr:colOff>838200</xdr:colOff>
+                <xdr:row>27</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1055" r:id="rId18"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1056" r:id="rId20">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>11</xdr:col>
+                <xdr:colOff>152400</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>11</xdr:col>
+                <xdr:colOff>923925</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>200025</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1056" r:id="rId20"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1057" r:id="rId22">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>11</xdr:col>
+                <xdr:colOff>342900</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>11</xdr:col>
+                <xdr:colOff>723900</xdr:colOff>
                 <xdr:row>34</xdr:row>
                 <xdr:rowOff>142875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1050" r:id="rId18"/>
-[...49 lines deleted...]
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1052" r:id="rId22"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1057" r:id="rId22"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -3151,56 +3203,56 @@
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Greatek公用</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property pid="2" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_URL">
     <vt:lpwstr>http://srv-bri-cognidox.xmos.local</vt:lpwstr>
   </property>
   <property pid="3" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Author">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="4" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Issuer">
     <vt:lpwstr>Sunny Suen (sunny)</vt:lpwstr>
   </property>
   <property pid="5" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssueDate">
-    <vt:lpwstr>2024-12-23</vt:lpwstr>
+    <vt:lpwstr>2026-02-13</vt:lpwstr>
   </property>
   <property pid="7" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Partnum">
     <vt:lpwstr>XM-014783-UN</vt:lpwstr>
   </property>
   <property pid="8" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Version">
-    <vt:lpwstr>4</vt:lpwstr>
+    <vt:lpwstr>5</vt:lpwstr>
   </property>
   <property pid="9" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDoxKey_Value">
     <vt:lpwstr>WbNBzuJyo1rqMZ69CdMUhlK8Rbw</vt:lpwstr>
   </property>
   <property pid="11" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Title">
     <vt:lpwstr>XS3-PM2-TQ128 xcore.ai Chemical Analysis/RoHS/MSDS data reports spreadsheet</vt:lpwstr>
   </property>
   <property pid="12" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_VersionType">
     <vt:lpwstr>Issue</vt:lpwstr>
   </property>
   <property pid="13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssuerName">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="14" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Is Tools">
     <vt:bool>false</vt:bool>
   </property>
   <property pid="15" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Auto-update">
     <vt:bool>false</vt:bool>
   </property>
   <property pid="16" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Published URL">
     <vt:lpwstr>/published/</vt:lpwstr>
   </property>
 </Properties>
 </file>