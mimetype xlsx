--- v0 (2025-11-11)
+++ v1 (2026-06-03)
@@ -19,60 +19,60 @@
   <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject5.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject6.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject7.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject8.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject9.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject10.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject11.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject12.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject13.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject14.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\New folder\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\ICP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B71352C7-19A0-490B-AE23-F3B731CF6763}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4CA9890-F15C-496C-B7E5-AAD34D06B5E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" tabRatio="565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7275" yWindow="4035" windowWidth="28800" windowHeight="15885" tabRatio="565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TQFP 64 10-10" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S40" i="1" l="1"/>
   <c r="Q40" i="1"/>
@@ -1132,61 +1132,61 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1549,179 +1549,69 @@
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
-[...53 lines deleted...]
-          <xdr:col>5</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>552450</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1406" name="Object 382" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1406"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E050000}"/>
-                </a:ext>
-[...53 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1769,423 +1659,585 @@
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>190500</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>76200</xdr:rowOff>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>457200</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:colOff>371475</xdr:colOff>
+          <xdr:row>11</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1416" name="Object 392" hidden="1">
+            <xdr:cNvPr id="1423" name="Object 399" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1416"/>
+                  <a14:compatExt spid="_x0000_s1423"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>95250</xdr:colOff>
+          <xdr:row>23</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>533400</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1424" name="Object 400" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1424"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>476250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>38100</xdr:rowOff>
+          <xdr:colOff>409575</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:colOff>228600</xdr:colOff>
+          <xdr:row>30</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1417" name="Object 393" hidden="1">
+            <xdr:cNvPr id="1425" name="Object 401" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1417"/>
+                  <a14:compatExt spid="_x0000_s1425"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>123825</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>361950</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1426" name="Object 402" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1426"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>485775</xdr:colOff>
+          <xdr:row>36</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>142875</xdr:colOff>
+          <xdr:row>37</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1427" name="Object 403" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1427"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>180975</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>127564</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>466725</xdr:colOff>
-          <xdr:row>25</xdr:row>
-          <xdr:rowOff>152400</xdr:rowOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>8923</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1418" name="Object 394" hidden="1">
+            <xdr:cNvPr id="1428" name="Object 404" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1418"/>
+                  <a14:compatExt spid="_x0000_s1428"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6325A4FE-C886-DB77-54F5-3F8BCEAFD7A0}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D6915F-D349-AE14-6938-941C13A4EC41}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>466725</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:colOff>428625</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1419" name="Object 395" hidden="1">
+            <xdr:cNvPr id="1429" name="Object 405" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1419"/>
+                  <a14:compatExt spid="_x0000_s1429"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89E20AB8-2DF3-D996-281F-7DB7D2E173BD}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F257139D-049C-F1E7-C6AB-8A968DA6F50B}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>419100</xdr:colOff>
-          <xdr:row>12</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>190500</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1420" name="Object 396" hidden="1">
+            <xdr:cNvPr id="1430" name="Object 406" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1420"/>
+                  <a14:compatExt spid="_x0000_s1430"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D09AA8AB-692F-419F-2A8E-32DA95F2ED8F}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C9B20C5-EC80-3104-09CE-FF25B1F368EA}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>419100</xdr:colOff>
-          <xdr:row>15</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>190500</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1421" name="Object 397" hidden="1">
+            <xdr:cNvPr id="1431" name="Object 407" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1421"/>
+                  <a14:compatExt spid="_x0000_s1431"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C644F15-90CC-E95B-3ADD-F9D33CC24F86}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C867F6B-6A3C-055B-E628-AD39F46FBE45}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
-          </xdr:spPr>
-[...53 lines deleted...]
-            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2508,51 +2560,51 @@
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V65"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P5" sqref="P5"/>
+      <selection pane="bottomLeft" activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="4.42578125" style="1" customWidth="1"/>
     <col min="12" max="13" width="4.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="25.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="14.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="1"/>
     <col min="17" max="17" width="12.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75" customHeight="1">
@@ -2566,81 +2618,81 @@
       <c r="Q1" s="10"/>
     </row>
     <row r="2" spans="1:20" ht="12.75" customHeight="1">
       <c r="O2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="P2" s="14" t="s">
         <v>56</v>
       </c>
       <c r="Q2" s="11"/>
     </row>
     <row r="3" spans="1:20" ht="12.75" customHeight="1">
       <c r="O3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P3" s="14" t="s">
         <v>85</v>
       </c>
       <c r="Q3" s="11"/>
     </row>
     <row r="4" spans="1:20">
       <c r="O4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="15">
-        <v>45649</v>
+        <v>46065</v>
       </c>
       <c r="Q4" s="12"/>
     </row>
     <row r="5" spans="1:20" ht="13.5" thickBot="1">
       <c r="L5" s="16"/>
     </row>
     <row r="6" spans="1:20" ht="16.5" customHeight="1" thickBot="1">
       <c r="A6" s="59" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="60"/>
       <c r="C6" s="60"/>
       <c r="D6" s="60"/>
       <c r="E6" s="60"/>
       <c r="F6" s="61"/>
       <c r="G6" s="62" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="64"/>
-      <c r="N6" s="68" t="s">
+      <c r="N6" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="O6" s="69"/>
-[...1 lines deleted...]
-      <c r="Q6" s="70"/>
+      <c r="O6" s="70"/>
+      <c r="P6" s="70"/>
+      <c r="Q6" s="71"/>
     </row>
     <row r="7" spans="1:20" s="4" customFormat="1" ht="70.5" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="18" t="s">
         <v>6</v>
@@ -2856,591 +2908,591 @@
         <v>2.5600000000000002E-3</v>
       </c>
       <c r="Q12" s="54">
         <f>$S$12*R12</f>
         <v>8.8064000000000003E-4</v>
       </c>
       <c r="R12" s="36">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="S12" s="43">
         <f>Q42*32%</f>
         <v>0.11008</v>
       </c>
       <c r="T12" s="4"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="55" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>86</v>
       </c>
       <c r="C13" s="55" t="s">
         <v>97</v>
       </c>
-      <c r="D13" s="71"/>
-      <c r="E13" s="71"/>
+      <c r="D13" s="68"/>
+      <c r="E13" s="68"/>
       <c r="F13" s="65"/>
       <c r="G13" s="67" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="67" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="67" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="67" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="67" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="67" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="67" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="33" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="33" t="s">
         <v>55</v>
       </c>
       <c r="P13" s="48">
         <v>9.0000000000000002E-6</v>
       </c>
       <c r="Q13" s="54">
         <v>3.0959999999999997E-6</v>
       </c>
       <c r="R13" s="36">
         <v>1.125E-2</v>
       </c>
       <c r="S13" s="43"/>
       <c r="T13" s="4"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="55"/>
       <c r="B14" s="55"/>
       <c r="C14" s="55"/>
-      <c r="D14" s="71"/>
-      <c r="E14" s="71"/>
+      <c r="D14" s="68"/>
+      <c r="E14" s="68"/>
       <c r="F14" s="65"/>
       <c r="G14" s="67"/>
       <c r="H14" s="67"/>
       <c r="I14" s="67"/>
       <c r="J14" s="67"/>
       <c r="K14" s="67"/>
       <c r="L14" s="67"/>
       <c r="M14" s="67"/>
       <c r="N14" s="33" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="33" t="s">
         <v>55</v>
       </c>
       <c r="P14" s="48">
         <v>1.8E-5</v>
       </c>
       <c r="Q14" s="54">
         <v>6.1919999999999993E-6</v>
       </c>
       <c r="R14" s="36">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="S14" s="43"/>
       <c r="T14" s="4"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="55"/>
       <c r="B15" s="55"/>
       <c r="C15" s="55"/>
-      <c r="D15" s="71"/>
-      <c r="E15" s="71"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="68"/>
       <c r="F15" s="65"/>
       <c r="G15" s="67"/>
       <c r="H15" s="67"/>
       <c r="I15" s="67"/>
       <c r="J15" s="67"/>
       <c r="K15" s="67"/>
       <c r="L15" s="67"/>
       <c r="M15" s="67"/>
       <c r="N15" s="33" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="33" t="s">
         <v>55</v>
       </c>
       <c r="P15" s="48">
         <v>1.8E-5</v>
       </c>
       <c r="Q15" s="54">
         <v>6.1919999999999993E-6</v>
       </c>
       <c r="R15" s="36">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="S15" s="43"/>
       <c r="T15" s="4"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="55"/>
       <c r="B16" s="55"/>
       <c r="C16" s="55"/>
-      <c r="D16" s="71"/>
-      <c r="E16" s="71"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
       <c r="F16" s="65"/>
       <c r="G16" s="67"/>
       <c r="H16" s="67"/>
       <c r="I16" s="67"/>
       <c r="J16" s="67"/>
       <c r="K16" s="67"/>
       <c r="L16" s="67"/>
       <c r="M16" s="67"/>
       <c r="N16" s="33" t="s">
         <v>92</v>
       </c>
       <c r="O16" s="33" t="s">
         <v>55</v>
       </c>
       <c r="P16" s="48">
         <v>5.6999999999999983E-5</v>
       </c>
       <c r="Q16" s="54">
         <v>1.9607999999999993E-5</v>
       </c>
       <c r="R16" s="36">
         <v>7.124999999999998E-2</v>
       </c>
       <c r="S16" s="43"/>
       <c r="T16" s="4"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" s="55"/>
       <c r="B17" s="55"/>
       <c r="C17" s="55"/>
-      <c r="D17" s="71"/>
-      <c r="E17" s="71"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
       <c r="F17" s="65"/>
       <c r="G17" s="67"/>
       <c r="H17" s="67"/>
       <c r="I17" s="67"/>
       <c r="J17" s="67"/>
       <c r="K17" s="67"/>
       <c r="L17" s="67"/>
       <c r="M17" s="67"/>
       <c r="N17" s="33" t="s">
         <v>93</v>
       </c>
       <c r="O17" s="33" t="s">
         <v>55</v>
       </c>
       <c r="P17" s="48">
         <v>1.8E-5</v>
       </c>
       <c r="Q17" s="54">
         <v>6.1919999999999993E-6</v>
       </c>
       <c r="R17" s="36">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="S17" s="43"/>
       <c r="T17" s="4"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" s="55"/>
       <c r="B18" s="55"/>
       <c r="C18" s="55"/>
-      <c r="D18" s="71"/>
-      <c r="E18" s="71"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
       <c r="F18" s="65"/>
       <c r="G18" s="67"/>
       <c r="H18" s="67"/>
       <c r="I18" s="67"/>
       <c r="J18" s="67"/>
       <c r="K18" s="67"/>
       <c r="L18" s="67"/>
       <c r="M18" s="67"/>
       <c r="N18" s="33" t="s">
         <v>94</v>
       </c>
       <c r="O18" s="33" t="s">
         <v>55</v>
       </c>
       <c r="P18" s="48">
         <v>1.1999999999999999E-4</v>
       </c>
       <c r="Q18" s="54">
         <v>4.1279999999999991E-5</v>
       </c>
       <c r="R18" s="36">
         <v>0.15</v>
       </c>
       <c r="S18" s="43"/>
       <c r="T18" s="4"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" s="55"/>
       <c r="B19" s="55"/>
       <c r="C19" s="55"/>
-      <c r="D19" s="71"/>
-      <c r="E19" s="71"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
       <c r="F19" s="65"/>
       <c r="G19" s="67"/>
       <c r="H19" s="67"/>
       <c r="I19" s="67"/>
       <c r="J19" s="67"/>
       <c r="K19" s="67"/>
       <c r="L19" s="67"/>
       <c r="M19" s="67"/>
       <c r="N19" s="33" t="s">
         <v>95</v>
       </c>
       <c r="O19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="P19" s="48">
         <v>3.9999999999999996E-4</v>
       </c>
       <c r="Q19" s="54">
         <v>1.3759999999999998E-4</v>
       </c>
       <c r="R19" s="36">
         <v>0.5</v>
       </c>
       <c r="S19" s="43">
         <f>Q42*0.08%</f>
         <v>2.7519999999999997E-4</v>
       </c>
       <c r="T19" s="4"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" s="55"/>
       <c r="B20" s="55"/>
       <c r="C20" s="55"/>
-      <c r="D20" s="71"/>
-      <c r="E20" s="71"/>
+      <c r="D20" s="68"/>
+      <c r="E20" s="68"/>
       <c r="F20" s="65"/>
       <c r="G20" s="67"/>
       <c r="H20" s="67"/>
       <c r="I20" s="67"/>
       <c r="J20" s="67"/>
       <c r="K20" s="67"/>
       <c r="L20" s="67"/>
       <c r="M20" s="67"/>
       <c r="N20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="O20" s="33" t="s">
         <v>96</v>
       </c>
       <c r="P20" s="48">
         <v>1.5999999999999999E-4</v>
       </c>
       <c r="Q20" s="54">
         <v>5.5039999999999995E-5</v>
       </c>
       <c r="R20" s="36">
         <v>0.2</v>
       </c>
       <c r="S20" s="43"/>
       <c r="T20" s="4"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="55" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="D21" s="71"/>
-      <c r="E21" s="71"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
       <c r="F21" s="65"/>
       <c r="G21" s="67" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="67" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="67" t="s">
         <v>17</v>
       </c>
       <c r="J21" s="67" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="67" t="s">
         <v>17</v>
       </c>
       <c r="L21" s="67" t="s">
         <v>17</v>
       </c>
       <c r="M21" s="67" t="s">
         <v>17</v>
       </c>
       <c r="N21" s="35" t="s">
         <v>64</v>
       </c>
       <c r="O21" s="35" t="s">
         <v>32</v>
       </c>
       <c r="P21" s="48">
         <f t="shared" ref="P21:P40" si="0">Q21/$Q$42</f>
         <v>6.0799999999999993E-4</v>
       </c>
       <c r="Q21" s="54">
         <f>$S$28*R21</f>
         <v>2.0915199999999997E-4</v>
       </c>
       <c r="R21" s="36">
         <v>0.76</v>
       </c>
       <c r="S21" s="43"/>
       <c r="T21" s="4"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" s="55"/>
       <c r="B22" s="55"/>
       <c r="C22" s="55"/>
-      <c r="D22" s="71"/>
-      <c r="E22" s="71"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
       <c r="F22" s="65"/>
       <c r="G22" s="67"/>
       <c r="H22" s="67"/>
       <c r="I22" s="67"/>
       <c r="J22" s="67"/>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
       <c r="M22" s="67"/>
       <c r="N22" s="35" t="s">
         <v>40</v>
       </c>
       <c r="O22" s="35" t="s">
         <v>41</v>
       </c>
       <c r="P22" s="48">
         <f t="shared" si="0"/>
         <v>2.3999999999999997E-5</v>
       </c>
       <c r="Q22" s="54">
         <f t="shared" ref="Q22:Q28" si="1">$S$28*R22</f>
         <v>8.2559999999999985E-6</v>
       </c>
       <c r="R22" s="36">
         <v>0.03</v>
       </c>
       <c r="S22" s="43"/>
       <c r="T22" s="4"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" s="55"/>
       <c r="B23" s="55"/>
       <c r="C23" s="55"/>
-      <c r="D23" s="71"/>
-      <c r="E23" s="71"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="65"/>
       <c r="G23" s="67"/>
       <c r="H23" s="67"/>
       <c r="I23" s="67"/>
       <c r="J23" s="67"/>
       <c r="K23" s="67"/>
       <c r="L23" s="67"/>
       <c r="M23" s="67"/>
       <c r="N23" s="35" t="s">
         <v>65</v>
       </c>
       <c r="O23" s="35" t="s">
         <v>55</v>
       </c>
       <c r="P23" s="48">
         <f t="shared" si="0"/>
         <v>5.6000000000000006E-5</v>
       </c>
       <c r="Q23" s="54">
         <f t="shared" si="1"/>
         <v>1.9264000000000001E-5</v>
       </c>
       <c r="R23" s="36">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="S23" s="43"/>
       <c r="T23" s="20"/>
       <c r="U23" s="20"/>
       <c r="V23" s="4"/>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" s="55"/>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
-      <c r="D24" s="71"/>
-      <c r="E24" s="71"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
       <c r="F24" s="65"/>
       <c r="G24" s="67"/>
       <c r="H24" s="67"/>
       <c r="I24" s="67"/>
       <c r="J24" s="67"/>
       <c r="K24" s="67"/>
       <c r="L24" s="67"/>
       <c r="M24" s="67"/>
       <c r="N24" s="35" t="s">
         <v>66</v>
       </c>
       <c r="O24" s="35" t="s">
         <v>55</v>
       </c>
       <c r="P24" s="48">
         <f t="shared" si="0"/>
         <v>2.3999999999999997E-5</v>
       </c>
       <c r="Q24" s="54">
         <f t="shared" si="1"/>
         <v>8.2559999999999985E-6</v>
       </c>
       <c r="R24" s="36">
         <v>0.03</v>
       </c>
       <c r="S24" s="43"/>
       <c r="T24" s="20"/>
       <c r="U24" s="20"/>
       <c r="V24" s="4"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" s="55"/>
       <c r="B25" s="55"/>
       <c r="C25" s="55"/>
-      <c r="D25" s="71"/>
-      <c r="E25" s="71"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
       <c r="F25" s="65"/>
       <c r="G25" s="67"/>
       <c r="H25" s="67"/>
       <c r="I25" s="67"/>
       <c r="J25" s="67"/>
       <c r="K25" s="67"/>
       <c r="L25" s="67"/>
       <c r="M25" s="67"/>
       <c r="N25" s="35" t="s">
         <v>67</v>
       </c>
       <c r="O25" s="35" t="s">
         <v>55</v>
       </c>
       <c r="P25" s="48">
         <f t="shared" si="0"/>
         <v>2.3999999999999997E-5</v>
       </c>
       <c r="Q25" s="54">
         <f t="shared" si="1"/>
         <v>8.2559999999999985E-6</v>
       </c>
       <c r="R25" s="36">
         <v>0.03</v>
       </c>
       <c r="S25" s="43"/>
       <c r="T25" s="20"/>
       <c r="U25" s="20"/>
       <c r="V25" s="4"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" s="55"/>
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
-      <c r="D26" s="71"/>
-      <c r="E26" s="71"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="68"/>
       <c r="F26" s="65"/>
       <c r="G26" s="67"/>
       <c r="H26" s="67"/>
       <c r="I26" s="67"/>
       <c r="J26" s="67"/>
       <c r="K26" s="67"/>
       <c r="L26" s="67"/>
       <c r="M26" s="67"/>
       <c r="N26" s="35" t="s">
         <v>68</v>
       </c>
       <c r="O26" s="35" t="s">
         <v>55</v>
       </c>
       <c r="P26" s="48">
         <f t="shared" si="0"/>
         <v>5.6000000000000006E-5</v>
       </c>
       <c r="Q26" s="54">
         <f t="shared" si="1"/>
         <v>1.9264000000000001E-5</v>
       </c>
       <c r="R26" s="36">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="S26" s="43"/>
       <c r="T26" s="20"/>
       <c r="U26" s="20"/>
       <c r="V26" s="4"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" s="55"/>
       <c r="B27" s="55"/>
       <c r="C27" s="55"/>
-      <c r="D27" s="71"/>
-      <c r="E27" s="71"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="68"/>
       <c r="F27" s="65"/>
       <c r="G27" s="67"/>
       <c r="H27" s="67"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="67"/>
       <c r="L27" s="67"/>
       <c r="M27" s="67"/>
       <c r="N27" s="35" t="s">
         <v>69</v>
       </c>
       <c r="O27" s="35" t="s">
         <v>42</v>
       </c>
       <c r="P27" s="48">
         <f t="shared" si="0"/>
         <v>2.3999999999999999E-6</v>
       </c>
       <c r="Q27" s="54">
         <f t="shared" si="1"/>
         <v>8.2559999999999988E-7</v>
       </c>
       <c r="R27" s="36">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="S27" s="43"/>
       <c r="T27" s="4"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" s="55"/>
       <c r="B28" s="55"/>
       <c r="C28" s="55"/>
-      <c r="D28" s="71"/>
-      <c r="E28" s="71"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="68"/>
       <c r="F28" s="65"/>
       <c r="G28" s="67"/>
       <c r="H28" s="67"/>
       <c r="I28" s="67"/>
       <c r="J28" s="67"/>
       <c r="K28" s="67"/>
       <c r="L28" s="67"/>
       <c r="M28" s="67"/>
       <c r="N28" s="35" t="s">
         <v>70</v>
       </c>
       <c r="O28" s="35" t="s">
         <v>55</v>
       </c>
       <c r="P28" s="48">
         <f t="shared" si="0"/>
         <v>5.5999999999999997E-6</v>
       </c>
       <c r="Q28" s="54">
         <f t="shared" si="1"/>
         <v>1.9263999999999999E-6</v>
       </c>
       <c r="R28" s="36">
         <v>7.0000000000000001E-3</v>
       </c>
@@ -4254,321 +4306,321 @@
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1379" r:id="rId8">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>85725</xdr:colOff>
                 <xdr:row>8</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>542925</xdr:colOff>
                 <xdr:row>10</xdr:row>
                 <xdr:rowOff>123825</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1379" r:id="rId8"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1404" r:id="rId10">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1406" r:id="rId10">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
-            <anchor moveWithCells="1">
-[...23 lines deleted...]
-          <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>76200</xdr:colOff>
                 <xdr:row>32</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>552450</xdr:colOff>
                 <xdr:row>34</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1406" r:id="rId12"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1406" r:id="rId10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2" r:id="rId14">
-[...25 lines deleted...]
-          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1415" r:id="rId12">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>104775</xdr:colOff>
                 <xdr:row>28</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>542925</xdr:colOff>
                 <xdr:row>30</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1415" r:id="rId16"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1415" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1416" r:id="rId18">
-          <objectPr defaultSize="0" r:id="rId19">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1423" r:id="rId14">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>190500</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>76200</xdr:rowOff>
+                <xdr:colOff>276225</xdr:colOff>
+                <xdr:row>7</xdr:row>
+                <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>457200</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>95250</xdr:rowOff>
+                <xdr:colOff>371475</xdr:colOff>
+                <xdr:row>11</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1416" r:id="rId18"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1423" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1417" r:id="rId20">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1424" r:id="rId16">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>38100</xdr:rowOff>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>95250</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>123825</xdr:rowOff>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>533400</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1417" r:id="rId20"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1424" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1418" r:id="rId22">
-          <objectPr defaultSize="0" r:id="rId23">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1425" r:id="rId18">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>409575</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>76200</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>228600</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1425" r:id="rId18"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1426" r:id="rId20">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>257175</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>123825</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>361950</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1426" r:id="rId20"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1427" r:id="rId22">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>485775</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>57150</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>142875</xdr:colOff>
+                <xdr:row>37</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1427" r:id="rId22"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1428" r:id="rId24">
+          <objectPr defaultSize="0" r:id="rId25">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>180975</xdr:colOff>
                 <xdr:row>21</xdr:row>
                 <xdr:rowOff>123825</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
                 <xdr:colOff>466725</xdr:colOff>
                 <xdr:row>26</xdr:row>
-                <xdr:rowOff>0</xdr:rowOff>
+                <xdr:rowOff>9525</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1418" r:id="rId22"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1428" r:id="rId24"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1419" r:id="rId24">
-[...24 lines deleted...]
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1420" r:id="rId26">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1429" r:id="rId26">
           <objectPr defaultSize="0" autoPict="0" r:id="rId27">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>419100</xdr:colOff>
+                <xdr:colOff>428625</xdr:colOff>
                 <xdr:row>12</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
                 <xdr:colOff>190500</xdr:colOff>
                 <xdr:row>14</xdr:row>
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:rowOff>76200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1420" r:id="rId26"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1429" r:id="rId26"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1421" r:id="rId28">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1430" r:id="rId28">
           <objectPr defaultSize="0" autoPict="0" r:id="rId29">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>419100</xdr:colOff>
                 <xdr:row>15</xdr:row>
-                <xdr:rowOff>19050</xdr:rowOff>
+                <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>190500</xdr:colOff>
+                <xdr:colOff>200025</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1421" r:id="rId28"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1430" r:id="rId28"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1422" r:id="rId30">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1431" r:id="rId30">
           <objectPr defaultSize="0" autoPict="0" r:id="rId31">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>400050</xdr:colOff>
+                <xdr:colOff>419100</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
                 <xdr:colOff>200025</xdr:colOff>
                 <xdr:row>19</xdr:row>
-                <xdr:rowOff>76200</xdr:rowOff>
+                <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1422" r:id="rId30"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1431" r:id="rId30"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TQFP 64 10-10</vt:lpstr>
     </vt:vector>
@@ -4581,53 +4633,53 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E. Bigat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property pid="2" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_URL">
     <vt:lpwstr>http://srv-bri-cognidox.xmos.local</vt:lpwstr>
   </property>
   <property pid="3" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Author">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="4" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Issuer">
     <vt:lpwstr>Sunny Suen (sunny)</vt:lpwstr>
   </property>
   <property pid="5" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssueDate">
-    <vt:lpwstr>2024-12-23</vt:lpwstr>
+    <vt:lpwstr>2026-02-13</vt:lpwstr>
   </property>
   <property pid="7" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Partnum">
     <vt:lpwstr>XM-009718-UN</vt:lpwstr>
   </property>
   <property pid="8" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Version">
-    <vt:lpwstr>15</vt:lpwstr>
+    <vt:lpwstr>16</vt:lpwstr>
   </property>
   <property pid="9" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDoxKey_Value">
     <vt:lpwstr>fYBFhiGTs2mkyQL1g1BgdJMR0ck</vt:lpwstr>
   </property>
   <property pid="11" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Title">
     <vt:lpwstr>TQ64 XUF Series Chemical Analysis/RoHS/MSDS data reports spreadsheet</vt:lpwstr>
   </property>
   <property pid="12" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_VersionType">
     <vt:lpwstr>Issue</vt:lpwstr>
   </property>
   <property pid="13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssuerName">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="14" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Auto-update">
     <vt:bool>true</vt:bool>
   </property>
   <property pid="15" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Published URL">
     <vt:lpwstr>/published/</vt:lpwstr>
   </property>
 </Properties>
 </file>