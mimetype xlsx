--- v0 (2025-11-11)
+++ v1 (2026-06-03)
@@ -19,60 +19,60 @@
   <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject5.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject6.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject7.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject8.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject9.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject10.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject11.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject12.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject13.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject14.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\New folder\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\ICP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF444ED5-73E4-431E-B572-13B5C9863802}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A496197B-00FF-484F-9FD7-E7B9E20522C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" tabRatio="565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7995" yWindow="5490" windowWidth="28800" windowHeight="15885" tabRatio="565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TQFP 127 14-14" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q41" i="1" l="1"/>
   <c r="S37" i="1"/>
@@ -1452,105 +1452,50 @@
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>22</xdr:row>
-[...53 lines deleted...]
-          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>523875</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1409" name="Object 385" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1409"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -1561,530 +1506,559 @@
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>209550</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>476250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:colOff>390525</xdr:colOff>
+          <xdr:row>11</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1425" name="Object 401" hidden="1">
+            <xdr:cNvPr id="1433" name="Object 409" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1425"/>
+                  <a14:compatExt spid="_x0000_s1433"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>95250</xdr:colOff>
+          <xdr:row>22</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>36</xdr:row>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>533400</xdr:colOff>
+          <xdr:row>24</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1426" name="Object 402" hidden="1">
+            <xdr:cNvPr id="1434" name="Object 410" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1426"/>
+                  <a14:compatExt spid="_x0000_s1434"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092050000}"/>
-[...54 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4D66305-C28D-0782-F30A-B462033AF1EF}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>276225</xdr:colOff>
-          <xdr:row>7</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>123825</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>409575</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>361950</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1428" name="Object 404" hidden="1">
+            <xdr:cNvPr id="1435" name="Object 411" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1428"/>
+                  <a14:compatExt spid="_x0000_s1435"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEFF41CC-398C-691C-B563-043E5917CD5A}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>495300</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>133350</xdr:colOff>
+          <xdr:row>36</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1436" name="Object 412" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1436"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>147940</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>476250</xdr:colOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>24114</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1437" name="Object 413" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1437"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3B2D942-9ED8-CEB8-3264-DD6B13AE2234}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
             <a:effectLst/>
             <a:extLst>
               <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                 <a14:hiddenEffects>
                   <a:effectLst>
                     <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                       <a:srgbClr val="808080"/>
                     </a:outerShdw>
                   </a:effectLst>
                 </a14:hiddenEffects>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>419100</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:colOff>466725</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>90789</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>59080</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1429" name="Object 405" hidden="1">
+            <xdr:cNvPr id="1438" name="Object 414" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1429"/>
+                  <a14:compatExt spid="_x0000_s1438"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABBDBBB7-50A4-0843-33CD-DA5942066388}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{894D12F5-8889-BB26-68EF-519E65A0E8F2}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
             <a:effectLst/>
             <a:extLst>
               <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                 <a14:hiddenEffects>
                   <a:effectLst>
                     <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                       <a:srgbClr val="808080"/>
                     </a:outerShdw>
                   </a:effectLst>
                 </a14:hiddenEffects>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>390525</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:colOff>428625</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1430" name="Object 406" hidden="1">
+            <xdr:cNvPr id="1439" name="Object 415" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1430"/>
+                  <a14:compatExt spid="_x0000_s1439"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C561D49F-EB91-4637-B146-E2AAC5655A5B}"/>
-[...67 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D75BBB07-838B-488E-ECCC-C7B1F141A6C0}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B24B230-E6D4-F8D4-0F76-4F49EAE27AAD}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>514350</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>90789</xdr:rowOff>
+          <xdr:colOff>419100</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>152400</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>71739</xdr:rowOff>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1432" name="Object 408" hidden="1">
+            <xdr:cNvPr id="1440" name="Object 416" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1432"/>
+                  <a14:compatExt spid="_x0000_s1440"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{242FE284-CF49-D1C1-1BAE-9BC10FCA193B}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD7E6951-FAC4-CBCC-B08B-54A9CFEDE5D6}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
-              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd type="none" w="med" len="med"/>
+              <a:tailEnd/>
             </a:ln>
-            <a:effectLst/>
-[...10 lines deleted...]
-            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>419100</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1441" name="Object 417" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1441"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEB54E45-E5CA-8755-5FDD-A30D0ABA9ED0}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2407,51 +2381,51 @@
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P4" sqref="P4"/>
+      <selection pane="bottomLeft" activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="4.42578125" style="1" customWidth="1"/>
     <col min="12" max="13" width="4.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="25.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="14.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="1"/>
     <col min="17" max="17" width="12.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75" customHeight="1">
@@ -2465,51 +2439,51 @@
       <c r="Q1" s="10"/>
     </row>
     <row r="2" spans="1:20" ht="12.75" customHeight="1">
       <c r="O2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="P2" s="14" t="s">
         <v>84</v>
       </c>
       <c r="Q2" s="11"/>
     </row>
     <row r="3" spans="1:20" ht="12.75" customHeight="1">
       <c r="O3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P3" s="14" t="s">
         <v>78</v>
       </c>
       <c r="Q3" s="11"/>
     </row>
     <row r="4" spans="1:20">
       <c r="O4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="15">
-        <v>45649</v>
+        <v>46065</v>
       </c>
       <c r="Q4" s="12"/>
     </row>
     <row r="5" spans="1:20" ht="13.5" thickBot="1">
       <c r="L5" s="16"/>
     </row>
     <row r="6" spans="1:20" ht="16.5" customHeight="1" thickBot="1">
       <c r="A6" s="64" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="65"/>
       <c r="C6" s="65"/>
       <c r="D6" s="65"/>
       <c r="E6" s="65"/>
       <c r="F6" s="66"/>
       <c r="G6" s="67" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="68"/>
       <c r="I6" s="68"/>
       <c r="J6" s="68"/>
       <c r="K6" s="68"/>
       <c r="L6" s="68"/>
       <c r="M6" s="69"/>
       <c r="N6" s="59" t="s">
@@ -3959,120 +3933,120 @@
       <c r="P57" s="26"/>
     </row>
     <row r="58" spans="16:16">
       <c r="P58" s="26"/>
     </row>
     <row r="59" spans="16:16">
       <c r="P59" s="26"/>
     </row>
     <row r="60" spans="16:16">
       <c r="P60" s="26"/>
     </row>
     <row r="61" spans="16:16">
       <c r="P61" s="26"/>
     </row>
     <row r="62" spans="16:16">
       <c r="P62" s="26"/>
     </row>
     <row r="63" spans="16:16">
       <c r="P63" s="26"/>
     </row>
     <row r="64" spans="16:16">
       <c r="P64" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="75">
-    <mergeCell ref="I21:I28"/>
+    <mergeCell ref="A31:A35"/>
+    <mergeCell ref="M31:M35"/>
+    <mergeCell ref="H31:H35"/>
     <mergeCell ref="M36:M37"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J36:J37"/>
     <mergeCell ref="K36:K37"/>
     <mergeCell ref="L36:L37"/>
     <mergeCell ref="M13:M20"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="B13:B20"/>
     <mergeCell ref="C13:C20"/>
     <mergeCell ref="D13:E20"/>
     <mergeCell ref="F13:F20"/>
     <mergeCell ref="G13:G20"/>
     <mergeCell ref="H13:H20"/>
     <mergeCell ref="I13:I20"/>
     <mergeCell ref="J13:J20"/>
     <mergeCell ref="K13:K20"/>
     <mergeCell ref="L13:L20"/>
-    <mergeCell ref="A31:A35"/>
-[...1 lines deleted...]
-    <mergeCell ref="H31:H35"/>
     <mergeCell ref="J31:J35"/>
     <mergeCell ref="K31:K35"/>
     <mergeCell ref="L31:L35"/>
     <mergeCell ref="F21:F28"/>
     <mergeCell ref="G21:G28"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="H21:H28"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I21:I28"/>
     <mergeCell ref="A21:A28"/>
     <mergeCell ref="B21:B28"/>
     <mergeCell ref="C21:C28"/>
     <mergeCell ref="D21:E28"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:E30"/>
     <mergeCell ref="N6:Q6"/>
     <mergeCell ref="A8:A12"/>
     <mergeCell ref="B8:B12"/>
     <mergeCell ref="C8:C12"/>
     <mergeCell ref="D8:E12"/>
     <mergeCell ref="F8:F12"/>
     <mergeCell ref="G8:G12"/>
     <mergeCell ref="H8:H12"/>
     <mergeCell ref="I8:I12"/>
     <mergeCell ref="J8:J12"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="G6:M6"/>
     <mergeCell ref="K8:K12"/>
     <mergeCell ref="L8:L12"/>
     <mergeCell ref="M8:M12"/>
     <mergeCell ref="B31:B35"/>
     <mergeCell ref="C31:C35"/>
     <mergeCell ref="D31:E35"/>
     <mergeCell ref="F31:F35"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="G31:G35"/>
     <mergeCell ref="I31:I35"/>
-    <mergeCell ref="J29:J30"/>
-[...1 lines deleted...]
-    <mergeCell ref="L29:L30"/>
     <mergeCell ref="M29:M30"/>
     <mergeCell ref="J21:J28"/>
     <mergeCell ref="M21:M28"/>
     <mergeCell ref="K21:K28"/>
     <mergeCell ref="L21:L28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.5" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1338" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>8</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
@@ -4145,296 +4119,296 @@
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1376" r:id="rId10">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>14</xdr:row>
                 <xdr:rowOff>123825</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>523875</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1376" r:id="rId10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1407" r:id="rId12">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1409" r:id="rId12">
           <objectPr defaultSize="0" autoPict="0" r:id="rId13">
-            <anchor moveWithCells="1">
-[...23 lines deleted...]
-          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>31</xdr:row>
                 <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>523875</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1409" r:id="rId14"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1409" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1425" r:id="rId16">
-          <objectPr defaultSize="0" r:id="rId17">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1433" r:id="rId14">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>209550</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:colOff>257175</xdr:colOff>
+                <xdr:row>7</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>476250</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>11</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1425" r:id="rId16"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1433" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1426" r:id="rId18">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1434" r:id="rId16">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>95250</xdr:rowOff>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>95250</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>4</xdr:col>
-[...1 lines deleted...]
-                <xdr:row>36</xdr:row>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>533400</xdr:colOff>
+                <xdr:row>24</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1426" r:id="rId18"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1434" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2" r:id="rId20">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1435" r:id="rId18">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>409575</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>95250</xdr:rowOff>
+                <xdr:colOff>276225</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>123825</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>190500</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:colOff>361950</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1427" r:id="rId20"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1435" r:id="rId18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1428" r:id="rId22">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1436" r:id="rId20">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>276225</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>123825</xdr:rowOff>
+                <xdr:colOff>495300</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>409575</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:colOff>133350</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1428" r:id="rId22"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1436" r:id="rId20"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1429" r:id="rId24">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1437" r:id="rId22">
+          <objectPr defaultSize="0" r:id="rId23">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>419100</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:colOff>476250</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1429" r:id="rId24"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1437" r:id="rId22"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1430" r:id="rId26">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1438" r:id="rId24">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>466725</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>114300</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>57150</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1438" r:id="rId24"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1439" r:id="rId26">
           <objectPr defaultSize="0" autoPict="0" r:id="rId27">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>390525</xdr:colOff>
+                <xdr:colOff>428625</xdr:colOff>
+                <xdr:row>12</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>14</xdr:row>
+                <xdr:rowOff>76200</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1439" r:id="rId26"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1440" r:id="rId28">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId29">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>419100</xdr:colOff>
                 <xdr:row>15</xdr:row>
-                <xdr:rowOff>0</xdr:rowOff>
+                <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
                 <xdr:colOff>200025</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1430" r:id="rId26"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1440" r:id="rId28"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1431" r:id="rId28">
-          <objectPr defaultSize="0" r:id="rId29">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1441" r:id="rId30">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId31">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>142875</xdr:rowOff>
+                <xdr:colOff>419100</xdr:colOff>
+                <xdr:row>17</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>485775</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>19050</xdr:rowOff>
+                <xdr:colOff>200025</xdr:colOff>
+                <xdr:row>19</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1431" r:id="rId28"/>
-[...24 lines deleted...]
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1432" r:id="rId30"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1441" r:id="rId30"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TQFP 127 14-14</vt:lpstr>
     </vt:vector>
@@ -4447,53 +4421,53 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E. Bigat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property pid="2" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_URL">
     <vt:lpwstr>http://srv-bri-cognidox.xmos.local</vt:lpwstr>
   </property>
   <property pid="3" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Author">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="4" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Issuer">
     <vt:lpwstr>Sunny Suen (sunny)</vt:lpwstr>
   </property>
   <property pid="5" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssueDate">
-    <vt:lpwstr>2024-12-23</vt:lpwstr>
+    <vt:lpwstr>2026-02-13</vt:lpwstr>
   </property>
   <property pid="7" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Partnum">
     <vt:lpwstr>XM-009722-UN</vt:lpwstr>
   </property>
   <property pid="8" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Version">
-    <vt:lpwstr>15</vt:lpwstr>
+    <vt:lpwstr>16</vt:lpwstr>
   </property>
   <property pid="9" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDoxKey_Value">
     <vt:lpwstr>e0WR8JetIuyjq9kGb9q0+QJkUHY</vt:lpwstr>
   </property>
   <property pid="11" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Title">
     <vt:lpwstr>TQ128 XUF/XEF Series Chemical Analysis/RoHS/MSDS data reports spreadsheet</vt:lpwstr>
   </property>
   <property pid="12" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_VersionType">
     <vt:lpwstr>Issue</vt:lpwstr>
   </property>
   <property pid="13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssuerName">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="14" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Auto-update">
     <vt:bool>true</vt:bool>
   </property>
   <property pid="15" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Published URL">
     <vt:lpwstr>/published/</vt:lpwstr>
   </property>
 </Properties>
 </file>