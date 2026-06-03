--- v0 (2025-11-11)
+++ v1 (2026-06-03)
@@ -19,60 +19,60 @@
   <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject5.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject6.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject7.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject8.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject9.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject10.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject11.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject12.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject13.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject14.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\New folder\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\ICP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BC7F559-C52E-43FE-9DB6-33DFACEAC805}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29D2B59C-A7CE-4893-8807-CF1865F087CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" tabRatio="565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5670" yWindow="4320" windowWidth="28800" windowHeight="15885" tabRatio="565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="QFN 48 6-6" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q38" i="1" l="1"/>
   <c r="S38" i="1"/>
@@ -1058,99 +1058,99 @@
     <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="20" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Compound" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_CR040115 - Substance(EM636165TS-7G)" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_Sheet1_1_Lead Frame" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="一般_Wire" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="樣式 1" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -1457,105 +1457,50 @@
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
-[...53 lines deleted...]
-          <xdr:col>5</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>552450</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1398" name="Object 374" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1398"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
@@ -1622,519 +1567,561 @@
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>209550</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>76200</xdr:rowOff>
+          <xdr:colOff>247650</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>476250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:colOff>333375</xdr:colOff>
+          <xdr:row>11</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1408" name="Object 384" hidden="1">
+            <xdr:cNvPr id="1416" name="Object 392" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1408"/>
+                  <a14:compatExt spid="_x0000_s1416"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>466725</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:colOff>180975</xdr:colOff>
+          <xdr:row>30</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:colOff>466725</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1409" name="Object 385" hidden="1">
+            <xdr:cNvPr id="1418" name="Object 394" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1409"/>
+                  <a14:compatExt spid="_x0000_s1418"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>347383</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:colOff>390525</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>247650</xdr:colOff>
+          <xdr:row>36</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1419" name="Object 395" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1419"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>76200</xdr:colOff>
+          <xdr:row>23</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>523875</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1420" name="Object 396" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1420"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>180975</xdr:colOff>
+          <xdr:row>22</xdr:row>
+          <xdr:rowOff>22416</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>466725</xdr:colOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>60515</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1421" name="Object 397" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1421"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABB81E4-2DBF-9D0B-0805-DB61323F94FA}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>447675</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>127191</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>146800</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1422" name="Object 398" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1422"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F9E4714-7B1A-DB41-3360-BD4D38B8704B}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>425824</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>100853</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>72942</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1423" name="Object 399" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1423"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE580715-CBF9-2203-C561-3C41E2C0AC9D}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>414617</xdr:colOff>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>11207</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>302559</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>122138</xdr:rowOff>
+          <xdr:colOff>202214</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2" name="Object 386" hidden="1">
+            <xdr:cNvPr id="1424" name="Object 400" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1410"/>
+                  <a14:compatExt spid="_x0000_s1424"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E81E5B4-4821-CF68-D0CA-73D57844FB62}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{931E5D60-C526-21DC-5378-CD0D51076F95}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
             <a:effectLst/>
             <a:extLst>
               <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                 <a14:hiddenEffects>
                   <a:effectLst>
                     <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                       <a:srgbClr val="808080"/>
                     </a:outerShdw>
                   </a:effectLst>
                 </a14:hiddenEffects>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>414618</xdr:colOff>
-          <xdr:row>12</xdr:row>
-[...270 lines deleted...]
-          <xdr:colOff>403411</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>100853</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>201706</xdr:colOff>
+          <xdr:colOff>202216</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>72943</xdr:rowOff>
+          <xdr:rowOff>89648</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1415" name="Object 391" hidden="1">
+            <xdr:cNvPr id="1425" name="Object 401" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1415"/>
+                  <a14:compatExt spid="_x0000_s1425"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4933B72E-9693-B57C-7C27-C284762E8F6B}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{083774CA-465C-EC91-9AB1-F4B4A9399CCF}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
@@ -2493,51 +2480,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:V64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" workbookViewId="0">
-      <selection activeCell="P4" sqref="P4"/>
+      <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="4.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="4.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="24.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="14.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.28515625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
@@ -2552,81 +2539,81 @@
       <c r="Q1" s="9"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1">
       <c r="O2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="P2" s="13" t="s">
         <v>99</v>
       </c>
       <c r="Q2" s="10"/>
     </row>
     <row r="3" spans="1:19" ht="12.75" customHeight="1">
       <c r="O3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P3" s="13" t="s">
         <v>73</v>
       </c>
       <c r="Q3" s="10"/>
     </row>
     <row r="4" spans="1:19">
       <c r="O4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="14">
-        <v>45649</v>
+        <v>46065</v>
       </c>
       <c r="Q4" s="11"/>
     </row>
     <row r="5" spans="1:19" ht="13.5" thickBot="1">
       <c r="L5" s="15"/>
     </row>
     <row r="6" spans="1:19" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A6" s="68" t="s">
+      <c r="A6" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="69"/>
-[...4 lines deleted...]
-      <c r="G6" s="71" t="s">
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="72"/>
-[...5 lines deleted...]
-      <c r="N6" s="64" t="s">
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="O6" s="65"/>
-[...1 lines deleted...]
-      <c r="Q6" s="66"/>
+      <c r="O6" s="70"/>
+      <c r="P6" s="70"/>
+      <c r="Q6" s="71"/>
     </row>
     <row r="7" spans="1:19" s="4" customFormat="1" ht="70.5" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>6</v>
@@ -2642,1044 +2629,1044 @@
       </c>
       <c r="L7" s="17" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="N7" s="22" t="s">
         <v>24</v>
       </c>
       <c r="O7" s="23" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="Q7" s="24" t="s">
         <v>27</v>
       </c>
       <c r="R7" s="19"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="67" t="s">
+      <c r="B8" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="67" t="s">
+      <c r="C8" s="66" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="56"/>
       <c r="E8" s="56"/>
-      <c r="F8" s="62"/>
-      <c r="G8" s="67" t="s">
+      <c r="F8" s="67"/>
+      <c r="G8" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="H8" s="67" t="s">
+      <c r="H8" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="I8" s="67" t="s">
+      <c r="I8" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="J8" s="67" t="s">
+      <c r="J8" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="K8" s="67" t="s">
+      <c r="K8" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="L8" s="67" t="s">
+      <c r="L8" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="M8" s="67" t="s">
+      <c r="M8" s="66" t="s">
         <v>17</v>
       </c>
       <c r="N8" s="37" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="38" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="50">
         <f>Q8/$S$41</f>
         <v>0.309728</v>
       </c>
       <c r="Q8" s="51">
         <f>$S$12*R8</f>
         <v>3.0043616000000002E-2</v>
       </c>
       <c r="R8" s="26">
         <v>0.96789999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="55"/>
-      <c r="B9" s="67"/>
-      <c r="C9" s="67"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
       <c r="D9" s="56"/>
       <c r="E9" s="56"/>
-      <c r="F9" s="62"/>
-[...6 lines deleted...]
-      <c r="M9" s="67"/>
+      <c r="F9" s="67"/>
+      <c r="G9" s="66"/>
+      <c r="H9" s="66"/>
+      <c r="I9" s="66"/>
+      <c r="J9" s="66"/>
+      <c r="K9" s="66"/>
+      <c r="L9" s="66"/>
+      <c r="M9" s="66"/>
       <c r="N9" s="39" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="38" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="50">
         <f>Q9/$S$41</f>
         <v>7.2960000000000004E-3</v>
       </c>
       <c r="Q9" s="51">
         <f>$S$12*R9</f>
         <v>7.077120000000001E-4</v>
       </c>
       <c r="R9" s="26">
         <v>2.2800000000000001E-2</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="55"/>
-      <c r="B10" s="67"/>
-      <c r="C10" s="67"/>
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
       <c r="D10" s="56"/>
       <c r="E10" s="56"/>
-      <c r="F10" s="62"/>
-[...6 lines deleted...]
-      <c r="M10" s="67"/>
+      <c r="F10" s="67"/>
+      <c r="G10" s="66"/>
+      <c r="H10" s="66"/>
+      <c r="I10" s="66"/>
+      <c r="J10" s="66"/>
+      <c r="K10" s="66"/>
+      <c r="L10" s="66"/>
+      <c r="M10" s="66"/>
       <c r="N10" s="39" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="38" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="50">
         <f>Q10/$S$41</f>
         <v>4.8000000000000001E-4</v>
       </c>
       <c r="Q10" s="51">
         <f>$S$12*R10</f>
         <v>4.6560000000000001E-5</v>
       </c>
       <c r="R10" s="26">
         <v>1.5E-3</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="55"/>
-      <c r="B11" s="67"/>
-      <c r="C11" s="67"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
       <c r="D11" s="56"/>
       <c r="E11" s="56"/>
-      <c r="F11" s="62"/>
-[...6 lines deleted...]
-      <c r="M11" s="67"/>
+      <c r="F11" s="67"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="66"/>
+      <c r="L11" s="66"/>
+      <c r="M11" s="66"/>
       <c r="N11" s="39" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="38" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="50">
         <f>Q11/$S$41</f>
         <v>9.6000000000000002E-5</v>
       </c>
       <c r="Q11" s="51">
         <f>$S$12*R11</f>
         <v>9.312E-6</v>
       </c>
       <c r="R11" s="26">
         <v>2.9999999999999997E-4</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="55"/>
-      <c r="B12" s="67"/>
-      <c r="C12" s="67"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
       <c r="D12" s="56"/>
       <c r="E12" s="56"/>
-      <c r="F12" s="62"/>
-[...6 lines deleted...]
-      <c r="M12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="66"/>
+      <c r="J12" s="66"/>
+      <c r="K12" s="66"/>
+      <c r="L12" s="66"/>
+      <c r="M12" s="66"/>
       <c r="N12" s="39" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P12" s="50">
         <f>Q12/$S$41</f>
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="Q12" s="51">
         <f>$S$12*R12</f>
         <v>2.3279999999999999E-4</v>
       </c>
       <c r="R12" s="26">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="S12" s="31">
         <f>S41*32%</f>
         <v>3.1040000000000002E-2</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="55" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="63" t="s">
+      <c r="B13" s="68" t="s">
         <v>80</v>
       </c>
-      <c r="C13" s="63" t="s">
+      <c r="C13" s="68" t="s">
         <v>102</v>
       </c>
       <c r="D13" s="55"/>
       <c r="E13" s="55"/>
-      <c r="F13" s="62"/>
-      <c r="G13" s="62" t="s">
+      <c r="F13" s="67"/>
+      <c r="G13" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="H13" s="62" t="s">
+      <c r="H13" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="I13" s="62" t="s">
+      <c r="I13" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="J13" s="62" t="s">
+      <c r="J13" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="K13" s="62" t="s">
+      <c r="K13" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="L13" s="62" t="s">
+      <c r="L13" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="M13" s="62" t="s">
+      <c r="M13" s="67" t="s">
         <v>17</v>
       </c>
       <c r="N13" s="40" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P13" s="50">
         <v>9.0000000000000002E-6</v>
       </c>
       <c r="Q13" s="51">
         <f t="shared" ref="Q13:Q19" si="0">$S$20*R13</f>
         <v>8.7299999999999994E-7</v>
       </c>
       <c r="R13" s="27">
         <v>1.125E-2</v>
       </c>
       <c r="S13" s="31"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="55"/>
-      <c r="B14" s="63"/>
-      <c r="C14" s="63"/>
+      <c r="B14" s="68"/>
+      <c r="C14" s="68"/>
       <c r="D14" s="55"/>
       <c r="E14" s="55"/>
-      <c r="F14" s="62"/>
-[...6 lines deleted...]
-      <c r="M14" s="62"/>
+      <c r="F14" s="67"/>
+      <c r="G14" s="67"/>
+      <c r="H14" s="67"/>
+      <c r="I14" s="67"/>
+      <c r="J14" s="67"/>
+      <c r="K14" s="67"/>
+      <c r="L14" s="67"/>
+      <c r="M14" s="67"/>
       <c r="N14" s="40" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P14" s="50">
         <v>1.8E-5</v>
       </c>
       <c r="Q14" s="51">
         <f t="shared" si="0"/>
         <v>1.7459999999999999E-6</v>
       </c>
       <c r="R14" s="27">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="S14" s="31"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="55"/>
-      <c r="B15" s="63"/>
-      <c r="C15" s="63"/>
+      <c r="B15" s="68"/>
+      <c r="C15" s="68"/>
       <c r="D15" s="55"/>
       <c r="E15" s="55"/>
-      <c r="F15" s="62"/>
-[...6 lines deleted...]
-      <c r="M15" s="62"/>
+      <c r="F15" s="67"/>
+      <c r="G15" s="67"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
+      <c r="J15" s="67"/>
+      <c r="K15" s="67"/>
+      <c r="L15" s="67"/>
+      <c r="M15" s="67"/>
       <c r="N15" s="40" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P15" s="50">
         <v>1.8E-5</v>
       </c>
       <c r="Q15" s="51">
         <f t="shared" si="0"/>
         <v>1.7459999999999999E-6</v>
       </c>
       <c r="R15" s="27">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="S15" s="31"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="55"/>
-      <c r="B16" s="63"/>
-      <c r="C16" s="63"/>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
       <c r="D16" s="55"/>
       <c r="E16" s="55"/>
-      <c r="F16" s="62"/>
-[...6 lines deleted...]
-      <c r="M16" s="62"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="67"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
       <c r="N16" s="40" t="s">
         <v>84</v>
       </c>
       <c r="O16" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P16" s="50">
         <v>5.6999999999999983E-5</v>
       </c>
       <c r="Q16" s="51">
         <f t="shared" si="0"/>
         <v>5.5289999999999982E-6</v>
       </c>
       <c r="R16" s="27">
         <v>7.124999999999998E-2</v>
       </c>
       <c r="S16" s="31"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="55"/>
-      <c r="B17" s="63"/>
-      <c r="C17" s="63"/>
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
       <c r="D17" s="55"/>
       <c r="E17" s="55"/>
-      <c r="F17" s="62"/>
-[...6 lines deleted...]
-      <c r="M17" s="62"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
       <c r="N17" s="40" t="s">
         <v>85</v>
       </c>
       <c r="O17" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P17" s="50">
         <v>1.8E-5</v>
       </c>
       <c r="Q17" s="51">
         <f t="shared" si="0"/>
         <v>1.7459999999999999E-6</v>
       </c>
       <c r="R17" s="27">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="S17" s="31"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="55"/>
-      <c r="B18" s="63"/>
-      <c r="C18" s="63"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="68"/>
       <c r="D18" s="55"/>
       <c r="E18" s="55"/>
-      <c r="F18" s="62"/>
-[...6 lines deleted...]
-      <c r="M18" s="62"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="67"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
       <c r="N18" s="40" t="s">
         <v>86</v>
       </c>
       <c r="O18" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P18" s="50">
         <v>1.1999999999999999E-4</v>
       </c>
       <c r="Q18" s="51">
         <f t="shared" si="0"/>
         <v>1.164E-5</v>
       </c>
       <c r="R18" s="27">
         <v>0.15</v>
       </c>
       <c r="S18" s="31"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="55"/>
-      <c r="B19" s="63"/>
-      <c r="C19" s="63"/>
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
       <c r="D19" s="55"/>
       <c r="E19" s="55"/>
-      <c r="F19" s="62"/>
-[...6 lines deleted...]
-      <c r="M19" s="62"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="67"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="67"/>
       <c r="N19" s="40" t="s">
         <v>87</v>
       </c>
       <c r="O19" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P19" s="50">
         <v>3.9999999999999996E-4</v>
       </c>
       <c r="Q19" s="51">
         <f t="shared" si="0"/>
         <v>3.8800000000000001E-5</v>
       </c>
       <c r="R19" s="27">
         <v>0.5</v>
       </c>
       <c r="S19" s="31"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="55"/>
-      <c r="B20" s="63"/>
-      <c r="C20" s="63"/>
+      <c r="B20" s="68"/>
+      <c r="C20" s="68"/>
       <c r="D20" s="55"/>
       <c r="E20" s="55"/>
-      <c r="F20" s="62"/>
-[...6 lines deleted...]
-      <c r="M20" s="62"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="67"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
       <c r="N20" s="40" t="s">
         <v>76</v>
       </c>
       <c r="O20" s="41" t="s">
         <v>88</v>
       </c>
       <c r="P20" s="50">
         <v>1.5999999999999999E-4</v>
       </c>
       <c r="Q20" s="51">
         <f>$S$20*R20</f>
         <v>1.552E-5</v>
       </c>
       <c r="R20" s="27">
         <v>0.2</v>
       </c>
       <c r="S20" s="31">
         <f>S41*0.08%</f>
         <v>7.7600000000000002E-5</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="55" t="s">
         <v>78</v>
       </c>
-      <c r="B21" s="63" t="s">
+      <c r="B21" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="C21" s="63" t="s">
+      <c r="C21" s="68" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="55"/>
       <c r="E21" s="55"/>
-      <c r="F21" s="62"/>
-      <c r="G21" s="62" t="s">
+      <c r="F21" s="67"/>
+      <c r="G21" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="H21" s="62" t="s">
+      <c r="H21" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="I21" s="62" t="s">
+      <c r="I21" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="J21" s="62" t="s">
+      <c r="J21" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="K21" s="62" t="s">
+      <c r="K21" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="L21" s="62" t="s">
+      <c r="L21" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="M21" s="62" t="s">
+      <c r="M21" s="67" t="s">
         <v>17</v>
       </c>
       <c r="N21" s="40" t="s">
         <v>89</v>
       </c>
       <c r="O21" s="41" t="s">
         <v>30</v>
       </c>
       <c r="P21" s="50">
         <f t="shared" ref="P21:P40" si="1">Q21/$S$41</f>
         <v>6.0800000000000003E-4</v>
       </c>
       <c r="Q21" s="51">
         <f>$S$28*R21</f>
         <v>5.8976000000000006E-5</v>
       </c>
       <c r="R21" s="27">
         <v>0.76</v>
       </c>
       <c r="S21" s="31"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="55"/>
-      <c r="B22" s="63"/>
-      <c r="C22" s="63"/>
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
       <c r="D22" s="55"/>
       <c r="E22" s="55"/>
-      <c r="F22" s="62"/>
-[...6 lines deleted...]
-      <c r="M22" s="62"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
       <c r="N22" s="40" t="s">
         <v>90</v>
       </c>
       <c r="O22" s="41" t="s">
         <v>91</v>
       </c>
       <c r="P22" s="50">
         <f t="shared" si="1"/>
         <v>2.4000000000000001E-5</v>
       </c>
       <c r="Q22" s="51">
         <f t="shared" ref="Q22:Q27" si="2">$S$28*R22</f>
         <v>2.328E-6</v>
       </c>
       <c r="R22" s="27">
         <v>0.03</v>
       </c>
       <c r="S22" s="31"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="55"/>
-      <c r="B23" s="63"/>
-      <c r="C23" s="63"/>
+      <c r="B23" s="68"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="55"/>
       <c r="E23" s="55"/>
-      <c r="F23" s="62"/>
-[...6 lines deleted...]
-      <c r="M23" s="62"/>
+      <c r="F23" s="67"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="67"/>
+      <c r="L23" s="67"/>
+      <c r="M23" s="67"/>
       <c r="N23" s="40" t="s">
         <v>92</v>
       </c>
       <c r="O23" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P23" s="50">
         <f t="shared" si="1"/>
         <v>5.6000000000000006E-5</v>
       </c>
       <c r="Q23" s="51">
         <f t="shared" si="2"/>
         <v>5.4320000000000007E-6</v>
       </c>
       <c r="R23" s="27">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="S23" s="31"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="55"/>
-      <c r="B24" s="63"/>
-      <c r="C24" s="63"/>
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
-      <c r="F24" s="62"/>
-[...6 lines deleted...]
-      <c r="M24" s="62"/>
+      <c r="F24" s="67"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="67"/>
+      <c r="J24" s="67"/>
+      <c r="K24" s="67"/>
+      <c r="L24" s="67"/>
+      <c r="M24" s="67"/>
       <c r="N24" s="40" t="s">
         <v>93</v>
       </c>
       <c r="O24" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P24" s="50">
         <f t="shared" si="1"/>
         <v>2.4000000000000001E-5</v>
       </c>
       <c r="Q24" s="51">
         <f t="shared" si="2"/>
         <v>2.328E-6</v>
       </c>
       <c r="R24" s="27">
         <v>0.03</v>
       </c>
       <c r="S24" s="31"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="55"/>
-      <c r="B25" s="63"/>
-      <c r="C25" s="63"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="68"/>
       <c r="D25" s="55"/>
       <c r="E25" s="55"/>
-      <c r="F25" s="62"/>
-[...6 lines deleted...]
-      <c r="M25" s="62"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
       <c r="N25" s="40" t="s">
         <v>94</v>
       </c>
       <c r="O25" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P25" s="50">
         <f t="shared" si="1"/>
         <v>2.4000000000000001E-5</v>
       </c>
       <c r="Q25" s="51">
         <f t="shared" si="2"/>
         <v>2.328E-6</v>
       </c>
       <c r="R25" s="27">
         <v>0.03</v>
       </c>
       <c r="S25" s="31"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="55"/>
-      <c r="B26" s="63"/>
-      <c r="C26" s="63"/>
+      <c r="B26" s="68"/>
+      <c r="C26" s="68"/>
       <c r="D26" s="55"/>
       <c r="E26" s="55"/>
-      <c r="F26" s="62"/>
-[...6 lines deleted...]
-      <c r="M26" s="62"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="67"/>
+      <c r="L26" s="67"/>
+      <c r="M26" s="67"/>
       <c r="N26" s="40" t="s">
         <v>95</v>
       </c>
       <c r="O26" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P26" s="50">
         <f t="shared" si="1"/>
         <v>5.6000000000000006E-5</v>
       </c>
       <c r="Q26" s="51">
         <f t="shared" si="2"/>
         <v>5.4320000000000007E-6</v>
       </c>
       <c r="R26" s="27">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="S26" s="31"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="55"/>
-      <c r="B27" s="63"/>
-      <c r="C27" s="63"/>
+      <c r="B27" s="68"/>
+      <c r="C27" s="68"/>
       <c r="D27" s="55"/>
       <c r="E27" s="55"/>
-      <c r="F27" s="62"/>
-[...6 lines deleted...]
-      <c r="M27" s="62"/>
+      <c r="F27" s="67"/>
+      <c r="G27" s="67"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="67"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="67"/>
+      <c r="L27" s="67"/>
+      <c r="M27" s="67"/>
       <c r="N27" s="40" t="s">
         <v>96</v>
       </c>
       <c r="O27" s="41" t="s">
         <v>97</v>
       </c>
       <c r="P27" s="50">
         <f t="shared" si="1"/>
         <v>2.4000000000000003E-6</v>
       </c>
       <c r="Q27" s="51">
         <f t="shared" si="2"/>
         <v>2.3280000000000002E-7</v>
       </c>
       <c r="R27" s="27">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="S27" s="31"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="55"/>
-      <c r="B28" s="63"/>
-      <c r="C28" s="63"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="68"/>
       <c r="D28" s="55"/>
       <c r="E28" s="55"/>
-      <c r="F28" s="62"/>
-[...6 lines deleted...]
-      <c r="M28" s="62"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="67"/>
+      <c r="M28" s="67"/>
       <c r="N28" s="40" t="s">
         <v>98</v>
       </c>
       <c r="O28" s="41" t="s">
         <v>40</v>
       </c>
       <c r="P28" s="50">
         <f t="shared" si="1"/>
         <v>5.6000000000000006E-6</v>
       </c>
       <c r="Q28" s="51">
         <f>$S$28*R28</f>
         <v>5.4320000000000005E-7</v>
       </c>
       <c r="R28" s="27">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="S28" s="31">
         <f>S41*0.08%</f>
         <v>7.7600000000000002E-5</v>
       </c>
     </row>
     <row r="29" spans="1:19" ht="19.5" customHeight="1">
-      <c r="A29" s="74" t="s">
+      <c r="A29" s="62" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="59" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="59" t="s">
         <v>70</v>
       </c>
-      <c r="D29" s="77"/>
-[...1 lines deleted...]
-      <c r="F29" s="67"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="66"/>
       <c r="G29" s="59" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="59" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="59" t="s">
         <v>17</v>
       </c>
       <c r="J29" s="59" t="s">
         <v>39</v>
       </c>
       <c r="K29" s="59" t="s">
         <v>17</v>
       </c>
       <c r="L29" s="59" t="s">
         <v>17</v>
       </c>
       <c r="M29" s="59" t="s">
         <v>17</v>
       </c>
       <c r="N29" s="42" t="s">
         <v>41</v>
       </c>
       <c r="O29" s="43" t="s">
         <v>42</v>
       </c>
       <c r="P29" s="50">
         <f t="shared" si="1"/>
         <v>1.2649E-3</v>
       </c>
       <c r="Q29" s="51">
         <f>$S$30*R29</f>
         <v>1.226953E-4</v>
       </c>
       <c r="R29" s="28">
         <v>0.97299999999999998</v>
       </c>
       <c r="S29" s="31"/>
     </row>
     <row r="30" spans="1:19" ht="19.5" customHeight="1">
-      <c r="A30" s="76"/>
+      <c r="A30" s="64"/>
       <c r="B30" s="60"/>
       <c r="C30" s="60"/>
-      <c r="D30" s="77"/>
-[...1 lines deleted...]
-      <c r="F30" s="67"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="66"/>
       <c r="G30" s="60"/>
       <c r="H30" s="60"/>
       <c r="I30" s="60"/>
       <c r="J30" s="60"/>
       <c r="K30" s="60"/>
       <c r="L30" s="60"/>
       <c r="M30" s="60"/>
       <c r="N30" s="42" t="s">
         <v>43</v>
       </c>
       <c r="O30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P30" s="50">
         <f t="shared" si="1"/>
         <v>3.5099999999999999E-5</v>
       </c>
       <c r="Q30" s="51">
         <f>$S$30*R30</f>
         <v>3.4047000000000002E-6</v>
       </c>
       <c r="R30" s="28">
         <v>2.7E-2</v>
       </c>
       <c r="S30" s="31">
         <f>S41*0.13%</f>
         <v>1.261E-4</v>
       </c>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="74" t="s">
+      <c r="A31" s="62" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="59" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="D31" s="77"/>
-[...1 lines deleted...]
-      <c r="F31" s="67"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="66"/>
       <c r="G31" s="58" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="58" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="59" t="s">
         <v>17</v>
       </c>
       <c r="J31" s="59" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="59" t="s">
         <v>17</v>
       </c>
       <c r="L31" s="59" t="s">
         <v>17</v>
       </c>
       <c r="M31" s="59" t="s">
         <v>17</v>
       </c>
       <c r="N31" s="45" t="s">
         <v>45</v>
       </c>
       <c r="O31" s="46" t="s">
         <v>46</v>
       </c>
       <c r="P31" s="50">
         <f t="shared" si="1"/>
         <v>3.5347237113402069E-2</v>
       </c>
       <c r="Q31" s="51">
         <f>$S$35*R31</f>
         <v>3.4286820000000006E-3</v>
       </c>
       <c r="R31" s="26">
         <v>0.06</v>
       </c>
       <c r="S31" s="31"/>
     </row>
     <row r="32" spans="1:19">
-      <c r="A32" s="75"/>
+      <c r="A32" s="63"/>
       <c r="B32" s="61"/>
       <c r="C32" s="61"/>
-      <c r="D32" s="77"/>
-[...1 lines deleted...]
-      <c r="F32" s="67"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="66"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="61"/>
       <c r="L32" s="61"/>
       <c r="M32" s="61"/>
       <c r="N32" s="45" t="s">
         <v>47</v>
       </c>
       <c r="O32" s="46" t="s">
         <v>46</v>
       </c>
       <c r="P32" s="50">
         <f t="shared" si="1"/>
         <v>1.7673618556701035E-2</v>
       </c>
       <c r="Q32" s="51">
         <f>$S$35*R32</f>
         <v>1.7143410000000003E-3</v>
       </c>
       <c r="R32" s="26">
         <v>0.03</v>
       </c>
       <c r="S32" s="31"/>
     </row>
     <row r="33" spans="1:22">
-      <c r="A33" s="75"/>
+      <c r="A33" s="63"/>
       <c r="B33" s="61"/>
       <c r="C33" s="61"/>
-      <c r="D33" s="77"/>
-[...1 lines deleted...]
-      <c r="F33" s="67"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="66"/>
       <c r="G33" s="58"/>
       <c r="H33" s="58"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="61"/>
       <c r="L33" s="61"/>
       <c r="M33" s="61"/>
       <c r="N33" s="45" t="s">
         <v>48</v>
       </c>
       <c r="O33" s="45" t="s">
         <v>49</v>
       </c>
       <c r="P33" s="50">
         <f t="shared" si="1"/>
         <v>0.47129649484536096</v>
       </c>
       <c r="Q33" s="51">
         <f>$S$35*R33</f>
         <v>4.5715760000000015E-2</v>
       </c>
       <c r="R33" s="26">
         <v>0.8</v>
       </c>
       <c r="S33" s="31"/>
     </row>
     <row r="34" spans="1:22">
-      <c r="A34" s="75"/>
+      <c r="A34" s="63"/>
       <c r="B34" s="61"/>
       <c r="C34" s="61"/>
-      <c r="D34" s="77"/>
-[...1 lines deleted...]
-      <c r="F34" s="67"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="66"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="61"/>
       <c r="N34" s="45" t="s">
         <v>50</v>
       </c>
       <c r="O34" s="45" t="s">
         <v>51</v>
       </c>
       <c r="P34" s="50">
         <f t="shared" si="1"/>
         <v>5.891206185567012E-2</v>
       </c>
       <c r="Q34" s="51">
         <f>$S$35*R34</f>
         <v>5.7144700000000019E-3</v>
       </c>
       <c r="R34" s="26">
         <v>0.1</v>
       </c>
       <c r="S34" s="31"/>
     </row>
     <row r="35" spans="1:22">
-      <c r="A35" s="76"/>
+      <c r="A35" s="64"/>
       <c r="B35" s="60"/>
       <c r="C35" s="60"/>
-      <c r="D35" s="77"/>
-[...1 lines deleted...]
-      <c r="F35" s="67"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="66"/>
       <c r="G35" s="58"/>
       <c r="H35" s="58"/>
       <c r="I35" s="60"/>
       <c r="J35" s="60"/>
       <c r="K35" s="60"/>
       <c r="L35" s="60"/>
       <c r="M35" s="60"/>
       <c r="N35" s="45" t="s">
         <v>52</v>
       </c>
       <c r="O35" s="45" t="s">
         <v>53</v>
       </c>
       <c r="P35" s="50">
         <f t="shared" si="1"/>
         <v>5.8912061855670109E-3</v>
       </c>
       <c r="Q35" s="51">
         <f>$S$35*R35</f>
         <v>5.714470000000001E-4</v>
       </c>
       <c r="R35" s="26">
         <v>0.01</v>
       </c>
       <c r="S35" s="53">
@@ -4183,321 +4170,321 @@
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1360" r:id="rId8">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>114300</xdr:colOff>
                 <xdr:row>15</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>523875</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1360" r:id="rId8"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1396" r:id="rId10">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1398" r:id="rId10">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
-            <anchor moveWithCells="1">
-[...23 lines deleted...]
-          <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>76200</xdr:colOff>
                 <xdr:row>31</xdr:row>
                 <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>552450</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1398" r:id="rId12"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1398" r:id="rId10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1402" r:id="rId14">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1402" r:id="rId12">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>104775</xdr:colOff>
                 <xdr:row>8</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>514350</xdr:colOff>
                 <xdr:row>10</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1402" r:id="rId14"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1402" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1408" r:id="rId16">
-          <objectPr defaultSize="0" r:id="rId17">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1416" r:id="rId14">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>209550</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>76200</xdr:rowOff>
+                <xdr:colOff>247650</xdr:colOff>
+                <xdr:row>7</xdr:row>
+                <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>476250</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>95250</xdr:rowOff>
+                <xdr:colOff>333375</xdr:colOff>
+                <xdr:row>11</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1408" r:id="rId16"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1416" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1409" r:id="rId18">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1418" r:id="rId16">
+          <objectPr defaultSize="0" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>466725</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>95250</xdr:rowOff>
+                <xdr:colOff>180975</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>123825</xdr:rowOff>
+                <xdr:colOff>466725</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1409" r:id="rId18"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1418" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2" r:id="rId20">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1419" r:id="rId18">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>342900</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>9525</xdr:rowOff>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>304800</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>123825</xdr:rowOff>
+                <xdr:colOff>247650</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>190500</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1410" r:id="rId20"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1419" r:id="rId18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1411" r:id="rId22">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1420" r:id="rId20">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>76200</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>523875</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1420" r:id="rId20"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1421" r:id="rId22">
+          <objectPr defaultSize="0" r:id="rId23">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>419100</xdr:colOff>
+                <xdr:colOff>180975</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>466725</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>57150</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1421" r:id="rId22"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1422" r:id="rId24">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>447675</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>123825</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>142875</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1422" r:id="rId24"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1423" r:id="rId26">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId27">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>428625</xdr:colOff>
                 <xdr:row>12</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
                 <xdr:colOff>190500</xdr:colOff>
                 <xdr:row>14</xdr:row>
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:rowOff>76200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1411" r:id="rId22"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1423" r:id="rId26"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1412" r:id="rId24">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1424" r:id="rId28">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId29">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>419100</xdr:colOff>
                 <xdr:row>15</xdr:row>
-                <xdr:rowOff>19050</xdr:rowOff>
+                <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
-                <xdr:colOff>190500</xdr:colOff>
+                <xdr:colOff>200025</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1412" r:id="rId24"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1424" r:id="rId28"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1413" r:id="rId26">
-[...49 lines deleted...]
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1415" r:id="rId30">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1425" r:id="rId30">
           <objectPr defaultSize="0" autoPict="0" r:id="rId31">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>400050</xdr:colOff>
+                <xdr:colOff>419100</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>4</xdr:col>
                 <xdr:colOff>200025</xdr:colOff>
                 <xdr:row>19</xdr:row>
-                <xdr:rowOff>76200</xdr:rowOff>
+                <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1415" r:id="rId30"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1425" r:id="rId30"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QFN 48 6-6</vt:lpstr>
     </vt:vector>
@@ -4510,53 +4497,53 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E. Bigat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property pid="2" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_URL">
     <vt:lpwstr>http://srv-bri-cognidox.xmos.local</vt:lpwstr>
   </property>
   <property pid="3" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Author">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="4" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Issuer">
     <vt:lpwstr>Sunny Suen (sunny)</vt:lpwstr>
   </property>
   <property pid="5" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssueDate">
-    <vt:lpwstr>2024-12-23</vt:lpwstr>
+    <vt:lpwstr>2026-02-13</vt:lpwstr>
   </property>
   <property pid="7" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Partnum">
     <vt:lpwstr>XM-010519-UN</vt:lpwstr>
   </property>
   <property pid="8" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Version">
-    <vt:lpwstr>14</vt:lpwstr>
+    <vt:lpwstr>15</vt:lpwstr>
   </property>
   <property pid="9" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDoxKey_Value">
     <vt:lpwstr>idbeATPSpHNnmb82oAurDnpRkaw</vt:lpwstr>
   </property>
   <property pid="11" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Title">
     <vt:lpwstr>QF48 XUF Series Chemical Analysis/RoHS/MSDS data reports spreadsheet</vt:lpwstr>
   </property>
   <property pid="12" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_VersionType">
     <vt:lpwstr>Issue</vt:lpwstr>
   </property>
   <property pid="13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssuerName">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="14" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Auto-update">
     <vt:bool>true</vt:bool>
   </property>
   <property pid="15" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Published URL">
     <vt:lpwstr>/published/</vt:lpwstr>
   </property>
 </Properties>
 </file>