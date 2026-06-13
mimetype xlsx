--- v0 (2025-11-11)
+++ v1 (2026-06-13)
@@ -1,109 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject2.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject3.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject5.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject6.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject7.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject8.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject9.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject10.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject11.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject12.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject13.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject14.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject15.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject16.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject17.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject18.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject19.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject20.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject21.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\renew ICP-MSDS reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\nas01\품질팀\IQA Eng'r\5. MCD(Meterial Composition Declaration)\X-mos\xmos_ICP&amp;MSDS reports\xmos_ICP&amp;MSDS reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9C9FB28-F3CD-4C2F-AB71-F92BCF972267}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52369421-CB09-47B6-9FA7-3645EAF450E8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" tabRatio="681" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="XS1-OUF4" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="material" localSheetId="0">#REF!</definedName>
     <definedName name="material">#REF!</definedName>
     <definedName name="Y_N" localSheetId="0">#REF!</definedName>
     <definedName name="Y_N">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
-  <extLst>
-[...11 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I37" i="9" l="1"/>
   <c r="I36" i="9"/>
   <c r="I35" i="9"/>
   <c r="I34" i="9"/>
   <c r="I33" i="9"/>
   <c r="I32" i="9"/>
   <c r="I31" i="9"/>
   <c r="I30" i="9"/>
   <c r="I29" i="9"/>
   <c r="I28" i="9"/>
   <c r="I27" i="9"/>
   <c r="I26" i="9"/>
   <c r="I25" i="9"/>
   <c r="I24" i="9"/>
   <c r="I23" i="9"/>
   <c r="I22" i="9"/>
   <c r="I21" i="9"/>
   <c r="I20" i="9"/>
   <c r="I19" i="9"/>
   <c r="I18" i="9"/>
@@ -666,67 +653,68 @@
   </si>
   <si>
     <t>Nickel</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Au plating</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Gold potassium cyanide</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>13967-50-5</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Cu plating</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>XS1-OU4-FB374</t>
   </si>
   <si>
-    <t>2024.02.05</t>
+    <t>2026.04.27</t>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000_ "/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="0_ "/>
+    <numFmt numFmtId="176" formatCode="0.0000_ "/>
+    <numFmt numFmtId="177" formatCode="0.00000_);[Red]\(0.00000\)"/>
+    <numFmt numFmtId="178" formatCode="0.00000"/>
+    <numFmt numFmtId="179" formatCode="0.00000_ "/>
+    <numFmt numFmtId="180" formatCode="0.0000"/>
+    <numFmt numFmtId="181" formatCode="0.0000_);[Red]\(0.0000\)"/>
+    <numFmt numFmtId="182" formatCode="0_ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
@@ -789,69 +777,75 @@
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3366FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1269,484 +1263,490 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="144">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="177" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="17" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="2" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="15" fillId="2" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="15" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="2" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="10" fontId="8" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...122 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="0,0_x000d__x000a_NA_x000d__x000a_" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_test q4_4" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="표준 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="표준_MDIN240_compositiontable_090226" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF3366FF"/>
     </mruColors>
@@ -1919,160 +1919,50 @@
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
-          </xdr:spPr>
-[...108 lines deleted...]
-            </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>104775</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>685800</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2180" name="Object 132" hidden="1">
@@ -2536,602 +2426,876 @@
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:colOff>133350</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>781050</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:colOff>704850</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2194" name="Object 146" hidden="1">
+            <xdr:cNvPr id="2202" name="Object 154" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2194"/>
+                  <a14:compatExt spid="_x0000_s2202"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2DE19D8-6021-495F-AF32-FCA6E9C192E9}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:colOff>247650</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>638175</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>285750</xdr:rowOff>
+          <xdr:colOff>641350</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2195" name="Object 147" hidden="1">
+            <xdr:cNvPr id="2203" name="Object 155" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2195"/>
+                  <a14:compatExt spid="_x0000_s2203"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE9A2115-8548-4126-B1E7-40E84E34DD22}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>333375</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>142875</xdr:rowOff>
+          <xdr:colOff>142875</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>152401</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>590550</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>314325</xdr:rowOff>
+          <xdr:colOff>815974</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2196" name="Object 148" hidden="1">
+            <xdr:cNvPr id="2204" name="Object 156" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2196"/>
+                  <a14:compatExt spid="_x0000_s2204"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8513E77A-E330-44F2-A2BD-B146CCC15B96}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>276225</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>152400</xdr:rowOff>
+          <xdr:colOff>285751</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>66676</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>723900</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>641351</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>333376</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2197" name="Object 149" hidden="1">
+            <xdr:cNvPr id="2205" name="Object 157" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2197"/>
+                  <a14:compatExt spid="_x0000_s2205"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AB982B8-E201-4103-8BD8-D93CF4C55608}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>152400</xdr:rowOff>
+          <xdr:colOff>285750</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>38101</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>819150</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:colOff>641350</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>304801</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2198" name="Object 150" hidden="1">
+            <xdr:cNvPr id="2206" name="Object 158" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2198"/>
+                  <a14:compatExt spid="_x0000_s2206"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFE5E8D6-1B8C-4627-A246-DF01DA284223}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>247650</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>38100</xdr:rowOff>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>142875</xdr:rowOff>
+          <xdr:colOff>727075</xdr:colOff>
+          <xdr:row>36</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2199" name="Object 151" hidden="1">
+            <xdr:cNvPr id="2207" name="Object 159" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2199"/>
+                  <a14:compatExt spid="_x0000_s2207"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8297BD0-61A9-4558-A458-227F7C9BDFE8}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
-          <xdr:row>17</xdr:row>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>38</xdr:row>
           <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>733425</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>114300</xdr:rowOff>
+          <xdr:colOff>657225</xdr:colOff>
+          <xdr:row>40</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2200" name="Object 152" hidden="1">
+            <xdr:cNvPr id="2208" name="Object 160" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2200"/>
+                  <a14:compatExt spid="_x0000_s2208"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FAA9432-9D10-4112-8019-C64277E17907}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>161925</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>752475</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:colOff>771525</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2201" name="Object 153" hidden="1">
+            <xdr:cNvPr id="2209" name="Object 161" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2201"/>
+                  <a14:compatExt spid="_x0000_s2209"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F1FC8A0-8273-41FB-A167-741F9896074F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>314325</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>590550</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>102394</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2210" name="Object 162" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2210"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A98EBD78-0EE3-41D9-8DC5-2BDD58E56AC7}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>247650</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>695325</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>69056</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2211" name="Object 163" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2211"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD35F6F5-4F8D-4920-88FA-89144A2A6D93}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3268,1779 +3432,1779 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject16.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject20.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject15.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject19.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject17.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject21.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject18.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:O59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M3" sqref="M3"/>
+      <selection activeCell="J3" sqref="J3:L3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="33.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.77734375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.77734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="1"/>
     <col min="11" max="11" width="10.44140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="53.45" customHeight="1"/>
-    <row r="2" spans="2:14" ht="15.75" thickBot="1">
+    <row r="1" spans="2:14" ht="53.45" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="6"/>
     </row>
-    <row r="3" spans="2:14">
-      <c r="B3" s="138" t="s">
+    <row r="3" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B3" s="94" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="139"/>
-[...1 lines deleted...]
-      <c r="E3" s="141" t="s">
+      <c r="C3" s="95"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="F3" s="141"/>
+      <c r="F3" s="97"/>
       <c r="G3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>116</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="125" t="s">
+      <c r="J3" s="76" t="s">
         <v>117</v>
       </c>
-      <c r="K3" s="126"/>
-      <c r="L3" s="127"/>
+      <c r="K3" s="77"/>
+      <c r="L3" s="78"/>
     </row>
-    <row r="4" spans="2:14" ht="15.75" thickBot="1">
-      <c r="B4" s="128" t="s">
+    <row r="4" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="129"/>
-[...1 lines deleted...]
-      <c r="E4" s="131">
+      <c r="C4" s="80"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="82">
         <f>F54</f>
         <v>0.754</v>
       </c>
-      <c r="F4" s="132"/>
+      <c r="F4" s="83"/>
       <c r="G4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="133" t="s">
+      <c r="J4" s="84" t="s">
         <v>45</v>
       </c>
-      <c r="K4" s="134"/>
-      <c r="L4" s="135"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="86"/>
     </row>
-    <row r="5" spans="2:14" ht="15.75" thickBot="1">
+    <row r="5" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
       <c r="F5" s="3"/>
       <c r="G5" s="13"/>
       <c r="H5" s="4"/>
       <c r="I5" s="5"/>
       <c r="J5" s="3"/>
       <c r="K5" s="4"/>
       <c r="L5" s="6"/>
     </row>
-    <row r="6" spans="2:14" ht="13.7" customHeight="1">
-      <c r="B6" s="101" t="s">
+    <row r="6" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="104" t="s">
+      <c r="C6" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="D6" s="113" t="s">
+      <c r="D6" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="113" t="s">
+      <c r="E6" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="113" t="s">
+      <c r="F6" s="87" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="113" t="s">
+      <c r="G6" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="113" t="s">
+      <c r="H6" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="I6" s="116" t="s">
+      <c r="I6" s="113" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="113" t="s">
+      <c r="J6" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="113" t="s">
+      <c r="K6" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="L6" s="121" t="s">
+      <c r="L6" s="101" t="s">
         <v>16</v>
       </c>
-      <c r="M6" s="121" t="s">
+      <c r="M6" s="101" t="s">
         <v>60</v>
       </c>
-      <c r="N6" s="121" t="s">
+      <c r="N6" s="101" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="2:14">
-[...12 lines deleted...]
-      <c r="N7" s="122"/>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B7" s="118"/>
+      <c r="C7" s="121"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="90"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="114"/>
+      <c r="J7" s="90"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="102"/>
+      <c r="M7" s="102"/>
+      <c r="N7" s="102"/>
     </row>
-    <row r="8" spans="2:14" ht="15.75" thickBot="1">
-[...12 lines deleted...]
-      <c r="N8" s="123"/>
+    <row r="8" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="119"/>
+      <c r="C8" s="121"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="115"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="103"/>
+      <c r="M8" s="103"/>
+      <c r="N8" s="103"/>
     </row>
-    <row r="9" spans="2:14" ht="15.75" thickBot="1">
+    <row r="9" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B9" s="40">
         <v>1</v>
       </c>
       <c r="C9" s="41" t="s">
         <v>53</v>
       </c>
       <c r="D9" s="41" t="s">
         <v>67</v>
       </c>
       <c r="E9" s="41" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="42">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="G9" s="41" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="41" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="43">
         <f>F9</f>
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="J9" s="44">
         <v>1</v>
       </c>
       <c r="K9" s="45">
         <f t="shared" ref="K9:K53" si="0">I9/$F$54</f>
         <v>6.23342175066313E-3</v>
       </c>
-      <c r="L9" s="68">
+      <c r="L9" s="67">
         <f t="shared" ref="L9:L53" si="1">K9*1000000</f>
         <v>6233.4217506631303</v>
       </c>
-      <c r="M9" s="69" t="s">
+      <c r="M9" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="N9" s="70" t="s">
+      <c r="N9" s="69" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="10" spans="2:14" ht="15.75" thickBot="1">
+    <row r="10" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B10" s="35">
         <v>2</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="48" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="36">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="G10" s="48" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="48" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="37">
         <f>F10</f>
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="J10" s="38">
         <v>1</v>
       </c>
       <c r="K10" s="39">
         <f t="shared" si="0"/>
         <v>6.23342175066313E-3</v>
       </c>
-      <c r="L10" s="71">
+      <c r="L10" s="70">
         <f t="shared" si="1"/>
         <v>6233.4217506631303</v>
       </c>
-      <c r="M10" s="72" t="s">
+      <c r="M10" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="73" t="s">
+      <c r="N10" s="72" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="11" spans="2:14">
-      <c r="B11" s="89">
+    <row r="11" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B11" s="98">
         <v>3</v>
       </c>
-      <c r="C11" s="92" t="s">
+      <c r="C11" s="104" t="s">
         <v>75</v>
       </c>
-      <c r="D11" s="92" t="s">
+      <c r="D11" s="104" t="s">
         <v>76</v>
       </c>
-      <c r="E11" s="92" t="s">
+      <c r="E11" s="104" t="s">
         <v>77</v>
       </c>
       <c r="F11" s="107">
         <v>0.105</v>
       </c>
-      <c r="G11" s="67" t="s">
+      <c r="G11" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="H11" s="67" t="s">
+      <c r="H11" s="66" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="30">
         <f>$F$11*J11</f>
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="J11" s="20">
         <v>0.1</v>
       </c>
       <c r="K11" s="21">
         <f t="shared" si="0"/>
         <v>1.3925729442970823E-2</v>
       </c>
-      <c r="L11" s="65">
+      <c r="L11" s="64">
         <f t="shared" si="1"/>
         <v>13925.729442970824</v>
       </c>
-      <c r="M11" s="75"/>
-      <c r="N11" s="97"/>
+      <c r="M11" s="110"/>
+      <c r="N11" s="74"/>
     </row>
-    <row r="12" spans="2:14">
-[...3 lines deleted...]
-      <c r="E12" s="93"/>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B12" s="99"/>
+      <c r="C12" s="105"/>
+      <c r="D12" s="105"/>
+      <c r="E12" s="105"/>
       <c r="F12" s="108"/>
       <c r="G12" s="51" t="s">
         <v>78</v>
       </c>
       <c r="H12" s="51" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="28">
         <f t="shared" ref="I12:I17" si="2">$F$11*J12</f>
         <v>5.7750000000000003E-2</v>
       </c>
       <c r="J12" s="14">
         <v>0.55000000000000004</v>
       </c>
       <c r="K12" s="15">
         <f t="shared" si="0"/>
         <v>7.6591511936339521E-2</v>
       </c>
-      <c r="L12" s="62">
+      <c r="L12" s="61">
         <f t="shared" si="1"/>
         <v>76591.511936339521</v>
       </c>
-      <c r="M12" s="76"/>
-      <c r="N12" s="77"/>
+      <c r="M12" s="111"/>
+      <c r="N12" s="112"/>
     </row>
-    <row r="13" spans="2:14">
-[...3 lines deleted...]
-      <c r="E13" s="93"/>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B13" s="99"/>
+      <c r="C13" s="105"/>
+      <c r="D13" s="105"/>
+      <c r="E13" s="105"/>
       <c r="F13" s="108"/>
       <c r="G13" s="51" t="s">
         <v>50</v>
       </c>
       <c r="H13" s="51" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="28">
         <f t="shared" si="2"/>
         <v>5.2500000000000003E-3</v>
       </c>
       <c r="J13" s="14">
         <v>0.05</v>
       </c>
       <c r="K13" s="15">
         <f t="shared" si="0"/>
         <v>6.9628647214854114E-3</v>
       </c>
-      <c r="L13" s="62">
+      <c r="L13" s="61">
         <f t="shared" si="1"/>
         <v>6962.8647214854118</v>
       </c>
-      <c r="M13" s="76"/>
-      <c r="N13" s="77"/>
+      <c r="M13" s="111"/>
+      <c r="N13" s="112"/>
     </row>
-    <row r="14" spans="2:14">
-[...3 lines deleted...]
-      <c r="E14" s="93"/>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B14" s="99"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
       <c r="F14" s="108"/>
       <c r="G14" s="51" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="51" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="28">
         <f t="shared" si="2"/>
         <v>5.2500000000000003E-3</v>
       </c>
       <c r="J14" s="14">
         <v>0.05</v>
       </c>
       <c r="K14" s="15">
         <f t="shared" si="0"/>
         <v>6.9628647214854114E-3</v>
       </c>
-      <c r="L14" s="62">
+      <c r="L14" s="61">
         <f t="shared" si="1"/>
         <v>6962.8647214854118</v>
       </c>
-      <c r="M14" s="76"/>
-      <c r="N14" s="77"/>
+      <c r="M14" s="111"/>
+      <c r="N14" s="112"/>
     </row>
-    <row r="15" spans="2:14">
-[...3 lines deleted...]
-      <c r="E15" s="124"/>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B15" s="99"/>
+      <c r="C15" s="105"/>
+      <c r="D15" s="105"/>
+      <c r="E15" s="116"/>
       <c r="F15" s="108"/>
       <c r="G15" s="51" t="s">
         <v>81</v>
       </c>
       <c r="H15" s="51" t="s">
         <v>52</v>
       </c>
       <c r="I15" s="28">
         <f t="shared" si="2"/>
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="J15" s="14">
         <v>0.1</v>
       </c>
       <c r="K15" s="15">
         <f t="shared" si="0"/>
         <v>1.3925729442970823E-2</v>
       </c>
-      <c r="L15" s="62">
+      <c r="L15" s="61">
         <f t="shared" si="1"/>
         <v>13925.729442970824</v>
       </c>
-      <c r="M15" s="76"/>
-      <c r="N15" s="77"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="112"/>
     </row>
-    <row r="16" spans="2:14" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="E16" s="124"/>
+    <row r="16" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="99"/>
+      <c r="C16" s="105"/>
+      <c r="D16" s="105"/>
+      <c r="E16" s="116"/>
       <c r="F16" s="108"/>
       <c r="G16" s="52" t="s">
         <v>82</v>
       </c>
       <c r="H16" s="53" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="28">
         <f t="shared" si="2"/>
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="J16" s="14">
         <v>0.1</v>
       </c>
       <c r="K16" s="15">
         <f t="shared" si="0"/>
         <v>1.3925729442970823E-2</v>
       </c>
-      <c r="L16" s="62">
+      <c r="L16" s="61">
         <f t="shared" si="1"/>
         <v>13925.729442970824</v>
       </c>
-      <c r="M16" s="76"/>
-      <c r="N16" s="77"/>
+      <c r="M16" s="111"/>
+      <c r="N16" s="112"/>
     </row>
-    <row r="17" spans="2:15" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="E17" s="124"/>
+    <row r="17" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="99"/>
+      <c r="C17" s="105"/>
+      <c r="D17" s="105"/>
+      <c r="E17" s="116"/>
       <c r="F17" s="108"/>
       <c r="G17" s="52" t="s">
         <v>83</v>
       </c>
       <c r="H17" s="53" t="s">
         <v>84</v>
       </c>
       <c r="I17" s="28">
         <f t="shared" si="2"/>
         <v>5.2500000000000003E-3</v>
       </c>
       <c r="J17" s="14">
         <v>0.05</v>
       </c>
       <c r="K17" s="15">
         <f t="shared" si="0"/>
         <v>6.9628647214854114E-3</v>
       </c>
-      <c r="L17" s="62">
+      <c r="L17" s="61">
         <f t="shared" si="1"/>
         <v>6962.8647214854118</v>
       </c>
-      <c r="M17" s="76"/>
-      <c r="N17" s="77"/>
+      <c r="M17" s="111"/>
+      <c r="N17" s="112"/>
     </row>
-    <row r="18" spans="2:15">
-[...3 lines deleted...]
-      <c r="E18" s="93" t="s">
+    <row r="18" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B18" s="99"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105" t="s">
         <v>85</v>
       </c>
       <c r="F18" s="108">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G18" s="54" t="s">
         <v>78</v>
       </c>
       <c r="H18" s="55" t="s">
         <v>19</v>
       </c>
       <c r="I18" s="28">
         <f>$F$18*J18</f>
         <v>1.7991359999999998E-2</v>
       </c>
       <c r="J18" s="14">
         <v>0.99951999999999996</v>
       </c>
       <c r="K18" s="15">
         <f t="shared" si="0"/>
         <v>2.3861220159151191E-2</v>
       </c>
-      <c r="L18" s="62">
+      <c r="L18" s="61">
         <f t="shared" si="1"/>
         <v>23861.220159151191</v>
       </c>
-      <c r="M18" s="76"/>
-      <c r="N18" s="77"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="112"/>
       <c r="O18" s="24"/>
     </row>
-    <row r="19" spans="2:15" ht="14.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="E19" s="93"/>
+    <row r="19" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="99"/>
+      <c r="C19" s="105"/>
+      <c r="D19" s="105"/>
+      <c r="E19" s="105"/>
       <c r="F19" s="108"/>
       <c r="G19" s="54" t="s">
         <v>86</v>
       </c>
       <c r="H19" s="55" t="s">
         <v>87</v>
       </c>
       <c r="I19" s="28">
         <f t="shared" ref="I19:I20" si="3">$F$18*J19</f>
         <v>7.1999999999999997E-6</v>
       </c>
       <c r="J19" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="K19" s="15">
         <f t="shared" si="0"/>
         <v>9.5490716180371347E-6</v>
       </c>
-      <c r="L19" s="62">
+      <c r="L19" s="61">
         <f t="shared" si="1"/>
         <v>9.549071618037134</v>
       </c>
-      <c r="M19" s="76"/>
-      <c r="N19" s="77"/>
+      <c r="M19" s="140"/>
+      <c r="N19" s="112"/>
     </row>
-    <row r="20" spans="2:15">
-[...3 lines deleted...]
-      <c r="E20" s="93"/>
+    <row r="20" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B20" s="99"/>
+      <c r="C20" s="105"/>
+      <c r="D20" s="105"/>
+      <c r="E20" s="105"/>
       <c r="F20" s="108"/>
       <c r="G20" s="54" t="s">
         <v>88</v>
       </c>
       <c r="H20" s="55" t="s">
         <v>89</v>
       </c>
       <c r="I20" s="28">
         <f t="shared" si="3"/>
         <v>1.44E-6</v>
       </c>
       <c r="J20" s="14">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="K20" s="15">
         <f t="shared" si="0"/>
         <v>1.9098143236074271E-6</v>
       </c>
-      <c r="L20" s="62">
+      <c r="L20" s="61">
         <f t="shared" si="1"/>
         <v>1.9098143236074272</v>
       </c>
-      <c r="M20" s="76"/>
-      <c r="N20" s="77"/>
+      <c r="M20" s="140"/>
+      <c r="N20" s="112"/>
     </row>
-    <row r="21" spans="2:15">
-[...3 lines deleted...]
-      <c r="E21" s="78" t="s">
+    <row r="21" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B21" s="99"/>
+      <c r="C21" s="105"/>
+      <c r="D21" s="105"/>
+      <c r="E21" s="136" t="s">
         <v>90</v>
       </c>
-      <c r="F21" s="80">
+      <c r="F21" s="126">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="G21" s="54" t="s">
         <v>91</v>
       </c>
       <c r="H21" s="55" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="28">
         <f>$F$21*J21</f>
         <v>1.125E-2</v>
       </c>
       <c r="J21" s="14">
         <v>0.5</v>
       </c>
       <c r="K21" s="15">
         <f t="shared" si="0"/>
         <v>1.4920424403183023E-2</v>
       </c>
-      <c r="L21" s="62">
+      <c r="L21" s="61">
         <f t="shared" si="1"/>
         <v>14920.424403183024</v>
       </c>
-      <c r="M21" s="76"/>
-      <c r="N21" s="77"/>
+      <c r="M21" s="140"/>
+      <c r="N21" s="112"/>
     </row>
-    <row r="22" spans="2:15">
-[...4 lines deleted...]
-      <c r="F22" s="80"/>
+    <row r="22" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B22" s="99"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="105"/>
+      <c r="E22" s="136"/>
+      <c r="F22" s="126"/>
       <c r="G22" s="54" t="s">
         <v>92</v>
       </c>
       <c r="H22" s="55" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="28">
         <f t="shared" ref="I22:I32" si="4">$F$21*J22</f>
         <v>2.2499999999999999E-4</v>
       </c>
       <c r="J22" s="14">
         <v>0.01</v>
       </c>
       <c r="K22" s="15">
         <f t="shared" si="0"/>
         <v>2.9840848806366046E-4</v>
       </c>
-      <c r="L22" s="62">
+      <c r="L22" s="61">
         <f t="shared" si="1"/>
         <v>298.40848806366046</v>
       </c>
-      <c r="M22" s="76"/>
-      <c r="N22" s="77"/>
+      <c r="M22" s="140"/>
+      <c r="N22" s="112"/>
     </row>
-    <row r="23" spans="2:15">
-[...4 lines deleted...]
-      <c r="F23" s="80"/>
+    <row r="23" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B23" s="99"/>
+      <c r="C23" s="105"/>
+      <c r="D23" s="105"/>
+      <c r="E23" s="136"/>
+      <c r="F23" s="126"/>
       <c r="G23" s="54" t="s">
         <v>93</v>
       </c>
       <c r="H23" s="55" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="28">
         <f t="shared" si="4"/>
         <v>2.2499999999999999E-4</v>
       </c>
       <c r="J23" s="14">
         <v>0.01</v>
       </c>
       <c r="K23" s="15">
         <f t="shared" si="0"/>
         <v>2.9840848806366046E-4</v>
       </c>
-      <c r="L23" s="62">
+      <c r="L23" s="61">
         <f t="shared" si="1"/>
         <v>298.40848806366046</v>
       </c>
-      <c r="M23" s="76"/>
-      <c r="N23" s="77"/>
+      <c r="M23" s="140"/>
+      <c r="N23" s="112"/>
     </row>
-    <row r="24" spans="2:15">
-[...4 lines deleted...]
-      <c r="F24" s="80"/>
+    <row r="24" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B24" s="99"/>
+      <c r="C24" s="105"/>
+      <c r="D24" s="105"/>
+      <c r="E24" s="136"/>
+      <c r="F24" s="126"/>
       <c r="G24" s="54" t="s">
         <v>94</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>95</v>
       </c>
       <c r="I24" s="28">
         <f t="shared" si="4"/>
         <v>6.7499999999999993E-4</v>
       </c>
       <c r="J24" s="14">
         <v>0.03</v>
       </c>
       <c r="K24" s="15">
         <f t="shared" si="0"/>
         <v>8.9522546419098137E-4</v>
       </c>
-      <c r="L24" s="62">
+      <c r="L24" s="61">
         <f t="shared" si="1"/>
         <v>895.22546419098137</v>
       </c>
-      <c r="M24" s="76"/>
-      <c r="N24" s="77"/>
+      <c r="M24" s="140"/>
+      <c r="N24" s="112"/>
     </row>
-    <row r="25" spans="2:15">
-[...4 lines deleted...]
-      <c r="F25" s="80"/>
+    <row r="25" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B25" s="99"/>
+      <c r="C25" s="105"/>
+      <c r="D25" s="105"/>
+      <c r="E25" s="136"/>
+      <c r="F25" s="126"/>
       <c r="G25" s="54" t="s">
         <v>96</v>
       </c>
       <c r="H25" s="55" t="s">
         <v>97</v>
       </c>
       <c r="I25" s="28">
         <f t="shared" si="4"/>
         <v>4.725E-3</v>
       </c>
       <c r="J25" s="14">
         <v>0.21</v>
       </c>
       <c r="K25" s="15">
         <f t="shared" si="0"/>
         <v>6.2665782493368698E-3</v>
       </c>
-      <c r="L25" s="62">
+      <c r="L25" s="61">
         <f t="shared" si="1"/>
         <v>6266.5782493368697</v>
       </c>
-      <c r="M25" s="76"/>
-      <c r="N25" s="77"/>
+      <c r="M25" s="140"/>
+      <c r="N25" s="112"/>
     </row>
-    <row r="26" spans="2:15">
-[...4 lines deleted...]
-      <c r="F26" s="80"/>
+    <row r="26" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B26" s="99"/>
+      <c r="C26" s="105"/>
+      <c r="D26" s="105"/>
+      <c r="E26" s="136"/>
+      <c r="F26" s="126"/>
       <c r="G26" s="54" t="s">
         <v>98</v>
       </c>
       <c r="H26" s="55" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="28">
         <f t="shared" si="4"/>
         <v>2.2499999999999999E-4</v>
       </c>
       <c r="J26" s="14">
         <v>0.01</v>
       </c>
       <c r="K26" s="15">
         <f t="shared" si="0"/>
         <v>2.9840848806366046E-4</v>
       </c>
-      <c r="L26" s="62">
+      <c r="L26" s="61">
         <f t="shared" si="1"/>
         <v>298.40848806366046</v>
       </c>
-      <c r="M26" s="76"/>
-      <c r="N26" s="77"/>
+      <c r="M26" s="140"/>
+      <c r="N26" s="112"/>
     </row>
-    <row r="27" spans="2:15" ht="25.5">
-[...4 lines deleted...]
-      <c r="F27" s="80"/>
+    <row r="27" spans="2:15" ht="25.5" x14ac:dyDescent="0.15">
+      <c r="B27" s="99"/>
+      <c r="C27" s="105"/>
+      <c r="D27" s="105"/>
+      <c r="E27" s="136"/>
+      <c r="F27" s="126"/>
       <c r="G27" s="54" t="s">
         <v>99</v>
       </c>
       <c r="H27" s="55" t="s">
         <v>100</v>
       </c>
       <c r="I27" s="28">
         <f t="shared" si="4"/>
         <v>2.2499999999999999E-4</v>
       </c>
       <c r="J27" s="14">
         <v>0.01</v>
       </c>
       <c r="K27" s="15">
         <f t="shared" si="0"/>
         <v>2.9840848806366046E-4</v>
       </c>
-      <c r="L27" s="62">
+      <c r="L27" s="61">
         <f t="shared" si="1"/>
         <v>298.40848806366046</v>
       </c>
-      <c r="M27" s="76"/>
-      <c r="N27" s="77"/>
+      <c r="M27" s="140"/>
+      <c r="N27" s="112"/>
     </row>
-    <row r="28" spans="2:15">
-[...4 lines deleted...]
-      <c r="F28" s="80"/>
+    <row r="28" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B28" s="99"/>
+      <c r="C28" s="105"/>
+      <c r="D28" s="105"/>
+      <c r="E28" s="136"/>
+      <c r="F28" s="126"/>
       <c r="G28" s="54" t="s">
         <v>101</v>
       </c>
       <c r="H28" s="55" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="28">
         <f t="shared" si="4"/>
         <v>2.2499999999999999E-4</v>
       </c>
       <c r="J28" s="14">
         <v>0.01</v>
       </c>
       <c r="K28" s="15">
         <f t="shared" si="0"/>
         <v>2.9840848806366046E-4</v>
       </c>
-      <c r="L28" s="62">
+      <c r="L28" s="61">
         <f t="shared" si="1"/>
         <v>298.40848806366046</v>
       </c>
-      <c r="M28" s="76"/>
-      <c r="N28" s="77"/>
+      <c r="M28" s="140"/>
+      <c r="N28" s="112"/>
     </row>
-    <row r="29" spans="2:15" ht="25.5">
-[...4 lines deleted...]
-      <c r="F29" s="80"/>
+    <row r="29" spans="2:15" ht="25.5" x14ac:dyDescent="0.15">
+      <c r="B29" s="99"/>
+      <c r="C29" s="105"/>
+      <c r="D29" s="105"/>
+      <c r="E29" s="136"/>
+      <c r="F29" s="126"/>
       <c r="G29" s="54" t="s">
         <v>102</v>
       </c>
       <c r="H29" s="55" t="s">
         <v>103</v>
       </c>
       <c r="I29" s="28">
         <f t="shared" si="4"/>
         <v>1.1249999999999999E-3</v>
       </c>
       <c r="J29" s="14">
         <v>0.05</v>
       </c>
       <c r="K29" s="15">
         <f t="shared" si="0"/>
         <v>1.4920424403183023E-3</v>
       </c>
-      <c r="L29" s="62">
+      <c r="L29" s="61">
         <f t="shared" si="1"/>
         <v>1492.0424403183022</v>
       </c>
-      <c r="M29" s="76"/>
-      <c r="N29" s="77"/>
+      <c r="M29" s="140"/>
+      <c r="N29" s="112"/>
     </row>
-    <row r="30" spans="2:15">
-[...4 lines deleted...]
-      <c r="F30" s="80"/>
+    <row r="30" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B30" s="99"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="136"/>
+      <c r="F30" s="126"/>
       <c r="G30" s="54" t="s">
         <v>104</v>
       </c>
       <c r="H30" s="55" t="s">
         <v>105</v>
       </c>
       <c r="I30" s="28">
         <f t="shared" si="4"/>
         <v>2.2499999999999998E-3</v>
       </c>
       <c r="J30" s="14">
         <v>0.1</v>
       </c>
       <c r="K30" s="15">
         <f t="shared" si="0"/>
         <v>2.9840848806366046E-3</v>
       </c>
-      <c r="L30" s="62">
+      <c r="L30" s="61">
         <f t="shared" si="1"/>
         <v>2984.0848806366043</v>
       </c>
-      <c r="M30" s="76"/>
-      <c r="N30" s="77"/>
+      <c r="M30" s="140"/>
+      <c r="N30" s="112"/>
     </row>
-    <row r="31" spans="2:15">
-[...4 lines deleted...]
-      <c r="F31" s="80"/>
+    <row r="31" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B31" s="99"/>
+      <c r="C31" s="105"/>
+      <c r="D31" s="105"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="126"/>
       <c r="G31" s="54" t="s">
         <v>106</v>
       </c>
       <c r="H31" s="55" t="s">
         <v>107</v>
       </c>
       <c r="I31" s="28">
         <f t="shared" si="4"/>
         <v>1.1249999999999999E-3</v>
       </c>
       <c r="J31" s="14">
         <v>0.05</v>
       </c>
       <c r="K31" s="15">
         <f t="shared" si="0"/>
         <v>1.4920424403183023E-3</v>
       </c>
-      <c r="L31" s="62">
+      <c r="L31" s="61">
         <f t="shared" si="1"/>
         <v>1492.0424403183022</v>
       </c>
-      <c r="M31" s="76"/>
-      <c r="N31" s="77"/>
+      <c r="M31" s="140"/>
+      <c r="N31" s="112"/>
     </row>
-    <row r="32" spans="2:15">
-[...4 lines deleted...]
-      <c r="F32" s="85"/>
+    <row r="32" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B32" s="99"/>
+      <c r="C32" s="105"/>
+      <c r="D32" s="105"/>
+      <c r="E32" s="138"/>
+      <c r="F32" s="139"/>
       <c r="G32" s="54" t="s">
         <v>108</v>
       </c>
       <c r="H32" s="55" t="s">
         <v>109</v>
       </c>
       <c r="I32" s="28">
         <f t="shared" si="4"/>
         <v>2.2499999999999999E-4</v>
       </c>
       <c r="J32" s="14">
         <v>0.01</v>
       </c>
       <c r="K32" s="15">
         <f t="shared" si="0"/>
         <v>2.9840848806366046E-4</v>
       </c>
-      <c r="L32" s="62">
+      <c r="L32" s="61">
         <f t="shared" si="1"/>
         <v>298.40848806366046</v>
       </c>
-      <c r="M32" s="76"/>
-      <c r="N32" s="77"/>
+      <c r="M32" s="140"/>
+      <c r="N32" s="112"/>
     </row>
-    <row r="33" spans="2:14" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="D33" s="93"/>
+    <row r="33" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B33" s="99"/>
+      <c r="C33" s="105"/>
+      <c r="D33" s="105"/>
       <c r="E33" s="56" t="s">
         <v>110</v>
       </c>
       <c r="F33" s="57">
         <v>3.7000000000000002E-3</v>
       </c>
       <c r="G33" s="50" t="s">
         <v>111</v>
       </c>
       <c r="H33" s="50" t="s">
         <v>73</v>
       </c>
       <c r="I33" s="28">
         <f>$F$33*J33</f>
         <v>3.7000000000000002E-3</v>
       </c>
       <c r="J33" s="14">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <f t="shared" si="0"/>
         <v>4.9071618037135282E-3</v>
       </c>
-      <c r="L33" s="62">
+      <c r="L33" s="61">
         <f t="shared" si="1"/>
         <v>4907.1618037135286</v>
       </c>
-      <c r="M33" s="58"/>
-      <c r="N33" s="59"/>
+      <c r="M33" s="141"/>
+      <c r="N33" s="58"/>
     </row>
-    <row r="34" spans="2:14" ht="30" customHeight="1">
-[...2 lines deleted...]
-      <c r="D34" s="93"/>
+    <row r="34" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B34" s="99"/>
+      <c r="C34" s="105"/>
+      <c r="D34" s="105"/>
       <c r="E34" s="56" t="s">
         <v>112</v>
       </c>
       <c r="F34" s="57">
         <v>2.2000000000000001E-3</v>
       </c>
       <c r="G34" s="50" t="s">
         <v>113</v>
       </c>
       <c r="H34" s="50" t="s">
         <v>114</v>
       </c>
       <c r="I34" s="28">
         <f>$F$34*J34</f>
         <v>2.2000000000000001E-3</v>
       </c>
       <c r="J34" s="14">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <f t="shared" si="0"/>
         <v>2.917771883289125E-3</v>
       </c>
-      <c r="L34" s="62">
+      <c r="L34" s="61">
         <f t="shared" si="1"/>
         <v>2917.7718832891251</v>
       </c>
-      <c r="M34" s="58"/>
-      <c r="N34" s="59"/>
+      <c r="M34" s="141"/>
+      <c r="N34" s="58"/>
     </row>
-    <row r="35" spans="2:14">
-[...3 lines deleted...]
-      <c r="E35" s="78" t="s">
+    <row r="35" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B35" s="99"/>
+      <c r="C35" s="105"/>
+      <c r="D35" s="105"/>
+      <c r="E35" s="136" t="s">
         <v>115</v>
       </c>
-      <c r="F35" s="80">
+      <c r="F35" s="126">
         <v>3.7499999999999999E-2</v>
       </c>
       <c r="G35" s="54" t="s">
         <v>78</v>
       </c>
       <c r="H35" s="55" t="s">
         <v>19</v>
       </c>
       <c r="I35" s="28">
         <f>$F$35*J35</f>
         <v>3.7481999999999994E-2</v>
       </c>
       <c r="J35" s="14">
         <v>0.99951999999999996</v>
       </c>
       <c r="K35" s="15">
         <f t="shared" si="0"/>
         <v>4.9710875331564978E-2</v>
       </c>
-      <c r="L35" s="62">
+      <c r="L35" s="61">
         <f t="shared" si="1"/>
         <v>49710.875331564981</v>
       </c>
-      <c r="M35" s="76"/>
-      <c r="N35" s="77"/>
+      <c r="M35" s="140"/>
+      <c r="N35" s="112"/>
     </row>
-    <row r="36" spans="2:14">
-[...4 lines deleted...]
-      <c r="F36" s="80"/>
+    <row r="36" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B36" s="99"/>
+      <c r="C36" s="105"/>
+      <c r="D36" s="105"/>
+      <c r="E36" s="136"/>
+      <c r="F36" s="126"/>
       <c r="G36" s="54" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="55" t="s">
         <v>87</v>
       </c>
       <c r="I36" s="28">
         <f t="shared" ref="I36:I37" si="5">$F$35*J36</f>
         <v>1.5E-5</v>
       </c>
       <c r="J36" s="14">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="K36" s="15">
         <f t="shared" si="0"/>
         <v>1.9893899204244031E-5</v>
       </c>
-      <c r="L36" s="62">
+      <c r="L36" s="61">
         <f t="shared" si="1"/>
         <v>19.893899204244033</v>
       </c>
-      <c r="M36" s="76"/>
-      <c r="N36" s="77"/>
+      <c r="M36" s="140"/>
+      <c r="N36" s="112"/>
     </row>
-    <row r="37" spans="2:14" ht="15.75" thickBot="1">
-[...5 lines deleted...]
-      <c r="G37" s="60" t="s">
+    <row r="37" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="100"/>
+      <c r="C37" s="106"/>
+      <c r="D37" s="106"/>
+      <c r="E37" s="137"/>
+      <c r="F37" s="127"/>
+      <c r="G37" s="59" t="s">
         <v>88</v>
       </c>
-      <c r="H37" s="61" t="s">
+      <c r="H37" s="60" t="s">
         <v>89</v>
       </c>
       <c r="I37" s="29">
         <f t="shared" si="5"/>
         <v>3.0000000000000001E-6</v>
       </c>
       <c r="J37" s="17">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="K37" s="18">
         <f t="shared" si="0"/>
         <v>3.9787798408488063E-6</v>
       </c>
-      <c r="L37" s="63">
+      <c r="L37" s="62">
         <f t="shared" si="1"/>
         <v>3.9787798408488064</v>
       </c>
-      <c r="M37" s="82"/>
-      <c r="N37" s="83"/>
+      <c r="M37" s="142"/>
+      <c r="N37" s="75"/>
     </row>
-    <row r="38" spans="2:14" ht="13.7" customHeight="1">
-      <c r="B38" s="89">
+    <row r="38" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="98">
         <v>4</v>
       </c>
-      <c r="C38" s="92" t="s">
+      <c r="C38" s="104" t="s">
         <v>31</v>
       </c>
-      <c r="D38" s="92" t="s">
+      <c r="D38" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="E38" s="92" t="s">
+      <c r="E38" s="104" t="s">
         <v>46</v>
       </c>
       <c r="F38" s="107">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="G38" s="49" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="49" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="30">
         <f>$F$38*J38</f>
         <v>4.712E-3</v>
       </c>
       <c r="J38" s="20">
         <v>0.76</v>
       </c>
       <c r="K38" s="21">
         <f t="shared" si="0"/>
         <v>6.2493368700265251E-3</v>
       </c>
-      <c r="L38" s="65">
+      <c r="L38" s="64">
         <f t="shared" si="1"/>
         <v>6249.3368700265255</v>
       </c>
-      <c r="M38" s="75"/>
-      <c r="N38" s="97"/>
+      <c r="M38" s="143"/>
+      <c r="N38" s="74"/>
     </row>
-    <row r="39" spans="2:14" ht="13.7" customHeight="1">
-[...3 lines deleted...]
-      <c r="E39" s="93"/>
+    <row r="39" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="99"/>
+      <c r="C39" s="105"/>
+      <c r="D39" s="105"/>
+      <c r="E39" s="105"/>
       <c r="F39" s="108"/>
       <c r="G39" s="50" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="50" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="28">
         <f t="shared" ref="I39:I42" si="6">$F$38*J39</f>
         <v>9.2999999999999995E-4</v>
       </c>
       <c r="J39" s="14">
         <v>0.15</v>
       </c>
       <c r="K39" s="15">
         <f t="shared" si="0"/>
         <v>1.2334217506631299E-3</v>
       </c>
-      <c r="L39" s="62">
+      <c r="L39" s="61">
         <f t="shared" si="1"/>
         <v>1233.4217506631298</v>
       </c>
-      <c r="M39" s="76"/>
-      <c r="N39" s="77"/>
+      <c r="M39" s="140"/>
+      <c r="N39" s="112"/>
     </row>
-    <row r="40" spans="2:14" ht="13.7" customHeight="1">
-[...3 lines deleted...]
-      <c r="E40" s="93"/>
+    <row r="40" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="99"/>
+      <c r="C40" s="105"/>
+      <c r="D40" s="105"/>
+      <c r="E40" s="105"/>
       <c r="F40" s="108"/>
       <c r="G40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="H40" s="50" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="28">
         <f t="shared" si="6"/>
         <v>1.8599999999999999E-4</v>
       </c>
       <c r="J40" s="14">
         <v>0.03</v>
       </c>
       <c r="K40" s="15">
         <f t="shared" si="0"/>
         <v>2.4668435013262596E-4</v>
       </c>
-      <c r="L40" s="62">
+      <c r="L40" s="61">
         <f t="shared" si="1"/>
         <v>246.68435013262595</v>
       </c>
-      <c r="M40" s="76"/>
-      <c r="N40" s="77"/>
+      <c r="M40" s="140"/>
+      <c r="N40" s="112"/>
     </row>
-    <row r="41" spans="2:14">
-[...3 lines deleted...]
-      <c r="E41" s="93"/>
+    <row r="41" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B41" s="99"/>
+      <c r="C41" s="105"/>
+      <c r="D41" s="105"/>
+      <c r="E41" s="105"/>
       <c r="F41" s="108"/>
       <c r="G41" s="50" t="s">
         <v>47</v>
       </c>
       <c r="H41" s="50" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="28">
         <f t="shared" si="6"/>
         <v>1.8599999999999999E-4</v>
       </c>
       <c r="J41" s="14">
         <v>0.03</v>
       </c>
       <c r="K41" s="15">
         <f t="shared" si="0"/>
         <v>2.4668435013262596E-4</v>
       </c>
-      <c r="L41" s="62">
+      <c r="L41" s="61">
         <f t="shared" si="1"/>
         <v>246.68435013262595</v>
       </c>
-      <c r="M41" s="76"/>
-      <c r="N41" s="77"/>
+      <c r="M41" s="140"/>
+      <c r="N41" s="112"/>
     </row>
-    <row r="42" spans="2:14" ht="16.5" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="E42" s="94"/>
+    <row r="42" spans="2:14" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="100"/>
+      <c r="C42" s="106"/>
+      <c r="D42" s="106"/>
+      <c r="E42" s="106"/>
       <c r="F42" s="109"/>
       <c r="G42" s="47" t="s">
         <v>48</v>
       </c>
       <c r="H42" s="47" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="29">
         <f t="shared" si="6"/>
         <v>1.8599999999999999E-4</v>
       </c>
       <c r="J42" s="17">
         <v>0.03</v>
       </c>
       <c r="K42" s="18">
         <f t="shared" si="0"/>
         <v>2.4668435013262596E-4</v>
       </c>
-      <c r="L42" s="63">
+      <c r="L42" s="62">
         <f t="shared" si="1"/>
         <v>246.68435013262595</v>
       </c>
-      <c r="M42" s="82"/>
-      <c r="N42" s="83"/>
+      <c r="M42" s="142"/>
+      <c r="N42" s="75"/>
     </row>
-    <row r="43" spans="2:14" ht="13.7" customHeight="1">
-      <c r="B43" s="89">
+    <row r="43" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="98">
         <v>5</v>
       </c>
-      <c r="C43" s="92" t="s">
+      <c r="C43" s="104" t="s">
         <v>63</v>
       </c>
-      <c r="D43" s="92" t="s">
+      <c r="D43" s="104" t="s">
         <v>64</v>
       </c>
-      <c r="E43" s="92" t="s">
+      <c r="E43" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="F43" s="96">
+      <c r="F43" s="124">
         <v>1.6999999999999999E-3</v>
       </c>
       <c r="G43" s="49" t="s">
         <v>62</v>
       </c>
       <c r="H43" s="49" t="s">
         <v>19</v>
       </c>
       <c r="I43" s="30">
         <f>F43*J43</f>
         <v>1.6659999999999999E-3</v>
       </c>
       <c r="J43" s="20">
         <v>0.98</v>
       </c>
       <c r="K43" s="21">
         <f t="shared" si="0"/>
         <v>2.2095490716180369E-3</v>
       </c>
-      <c r="L43" s="65">
+      <c r="L43" s="64">
         <f t="shared" si="1"/>
         <v>2209.549071618037</v>
       </c>
-      <c r="M43" s="75"/>
-      <c r="N43" s="97"/>
+      <c r="M43" s="143"/>
+      <c r="N43" s="74"/>
     </row>
-    <row r="44" spans="2:14" ht="15.75" thickBot="1">
-[...4 lines deleted...]
-      <c r="F44" s="112"/>
+    <row r="44" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="122"/>
+      <c r="C44" s="106"/>
+      <c r="D44" s="123"/>
+      <c r="E44" s="123"/>
+      <c r="F44" s="125"/>
       <c r="G44" s="47" t="s">
         <v>66</v>
       </c>
       <c r="H44" s="16">
         <v>2023568</v>
       </c>
       <c r="I44" s="29">
         <f>F43*J44</f>
         <v>3.4E-5</v>
       </c>
       <c r="J44" s="17">
         <v>0.02</v>
       </c>
       <c r="K44" s="18">
         <f t="shared" si="0"/>
         <v>4.5092838196286469E-5</v>
       </c>
-      <c r="L44" s="63">
+      <c r="L44" s="62">
         <f t="shared" si="1"/>
         <v>45.092838196286472</v>
       </c>
-      <c r="M44" s="82"/>
-      <c r="N44" s="83"/>
+      <c r="M44" s="142"/>
+      <c r="N44" s="75"/>
     </row>
-    <row r="45" spans="2:14">
-      <c r="B45" s="89">
+    <row r="45" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B45" s="98">
         <v>6</v>
       </c>
-      <c r="C45" s="92" t="s">
+      <c r="C45" s="104" t="s">
         <v>43</v>
       </c>
-      <c r="D45" s="92" t="s">
+      <c r="D45" s="104" t="s">
         <v>20</v>
       </c>
-      <c r="E45" s="92" t="s">
+      <c r="E45" s="104" t="s">
         <v>35</v>
       </c>
       <c r="F45" s="107">
         <v>0.44379999999999997</v>
       </c>
       <c r="G45" s="49" t="s">
         <v>36</v>
       </c>
       <c r="H45" s="19" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="30">
         <f>F$45*J45</f>
         <v>2.2190000000000001E-2</v>
       </c>
       <c r="J45" s="20">
         <v>0.05</v>
       </c>
       <c r="K45" s="21">
         <f t="shared" si="0"/>
         <v>2.9429708222811674E-2</v>
       </c>
-      <c r="L45" s="65">
+      <c r="L45" s="64">
         <f t="shared" si="1"/>
         <v>29429.708222811674</v>
       </c>
-      <c r="M45" s="75"/>
-      <c r="N45" s="98"/>
+      <c r="M45" s="143"/>
+      <c r="N45" s="128"/>
     </row>
-    <row r="46" spans="2:14">
-[...3 lines deleted...]
-      <c r="E46" s="93"/>
+    <row r="46" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B46" s="99"/>
+      <c r="C46" s="105"/>
+      <c r="D46" s="105"/>
+      <c r="E46" s="105"/>
       <c r="F46" s="108"/>
       <c r="G46" s="50" t="s">
         <v>37</v>
       </c>
       <c r="H46" s="22" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="28">
         <f t="shared" ref="I46:I50" si="7">F$45*J46</f>
         <v>6.6569999999999997E-3</v>
       </c>
       <c r="J46" s="14">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="K46" s="15">
         <f t="shared" si="0"/>
         <v>8.8289124668435009E-3</v>
       </c>
-      <c r="L46" s="62">
+      <c r="L46" s="61">
         <f t="shared" si="1"/>
         <v>8828.9124668435015</v>
       </c>
-      <c r="M46" s="76"/>
-      <c r="N46" s="99"/>
+      <c r="M46" s="140"/>
+      <c r="N46" s="129"/>
     </row>
-    <row r="47" spans="2:14">
-[...3 lines deleted...]
-      <c r="E47" s="93"/>
+    <row r="47" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B47" s="99"/>
+      <c r="C47" s="105"/>
+      <c r="D47" s="105"/>
+      <c r="E47" s="105"/>
       <c r="F47" s="108"/>
       <c r="G47" s="50" t="s">
         <v>38</v>
       </c>
       <c r="H47" s="50" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="28">
         <f t="shared" si="7"/>
         <v>2.2190000000000001E-2</v>
       </c>
       <c r="J47" s="14">
         <v>0.05</v>
       </c>
       <c r="K47" s="15">
         <f t="shared" si="0"/>
         <v>2.9429708222811674E-2</v>
       </c>
-      <c r="L47" s="62">
+      <c r="L47" s="61">
         <f t="shared" si="1"/>
         <v>29429.708222811674</v>
       </c>
-      <c r="M47" s="76"/>
-      <c r="N47" s="99"/>
+      <c r="M47" s="140"/>
+      <c r="N47" s="129"/>
     </row>
-    <row r="48" spans="2:14">
-[...3 lines deleted...]
-      <c r="E48" s="93"/>
+    <row r="48" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B48" s="99"/>
+      <c r="C48" s="105"/>
+      <c r="D48" s="105"/>
+      <c r="E48" s="105"/>
       <c r="F48" s="108"/>
       <c r="G48" s="50" t="s">
         <v>40</v>
       </c>
       <c r="H48" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="28">
         <f t="shared" si="7"/>
         <v>2.2190000000000001E-2</v>
       </c>
       <c r="J48" s="14">
         <v>0.05</v>
       </c>
       <c r="K48" s="15">
         <f t="shared" si="0"/>
         <v>2.9429708222811674E-2</v>
       </c>
-      <c r="L48" s="62">
+      <c r="L48" s="61">
         <f t="shared" si="1"/>
         <v>29429.708222811674</v>
       </c>
-      <c r="M48" s="76"/>
-      <c r="N48" s="99"/>
+      <c r="M48" s="140"/>
+      <c r="N48" s="129"/>
     </row>
-    <row r="49" spans="2:14">
-[...3 lines deleted...]
-      <c r="E49" s="93"/>
+    <row r="49" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B49" s="99"/>
+      <c r="C49" s="105"/>
+      <c r="D49" s="105"/>
+      <c r="E49" s="105"/>
       <c r="F49" s="108"/>
       <c r="G49" s="50" t="s">
         <v>23</v>
       </c>
       <c r="H49" s="50" t="s">
         <v>25</v>
       </c>
       <c r="I49" s="28">
         <f t="shared" si="7"/>
         <v>1.3313999999999999E-3</v>
       </c>
       <c r="J49" s="14">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="K49" s="15">
         <f t="shared" si="0"/>
         <v>1.7657824933687001E-3</v>
       </c>
-      <c r="L49" s="62">
+      <c r="L49" s="61">
         <f t="shared" si="1"/>
         <v>1765.7824933687</v>
       </c>
-      <c r="M49" s="76"/>
-      <c r="N49" s="99"/>
+      <c r="M49" s="140"/>
+      <c r="N49" s="129"/>
     </row>
-    <row r="50" spans="2:14" ht="15.75" thickBot="1">
-[...3 lines deleted...]
-      <c r="E50" s="94"/>
+    <row r="50" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="100"/>
+      <c r="C50" s="106"/>
+      <c r="D50" s="106"/>
+      <c r="E50" s="106"/>
       <c r="F50" s="109"/>
       <c r="G50" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="H50" s="66" t="s">
+      <c r="H50" s="65" t="s">
         <v>42</v>
       </c>
       <c r="I50" s="29">
         <f t="shared" si="7"/>
         <v>0.36924159999999995</v>
       </c>
       <c r="J50" s="17">
         <v>0.83199999999999996</v>
       </c>
       <c r="K50" s="18">
         <f t="shared" si="0"/>
         <v>0.48971034482758613</v>
       </c>
-      <c r="L50" s="63">
+      <c r="L50" s="62">
         <f t="shared" si="1"/>
         <v>489710.34482758614</v>
       </c>
-      <c r="M50" s="82"/>
-      <c r="N50" s="100"/>
+      <c r="M50" s="142"/>
+      <c r="N50" s="130"/>
     </row>
-    <row r="51" spans="2:14" ht="13.7" customHeight="1">
-      <c r="B51" s="89">
+    <row r="51" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B51" s="98">
         <v>7</v>
       </c>
-      <c r="C51" s="92" t="s">
+      <c r="C51" s="104" t="s">
         <v>54</v>
       </c>
-      <c r="D51" s="92" t="s">
+      <c r="D51" s="104" t="s">
         <v>55</v>
       </c>
-      <c r="E51" s="95" t="s">
+      <c r="E51" s="135" t="s">
         <v>70</v>
       </c>
-      <c r="F51" s="96">
+      <c r="F51" s="124">
         <v>0.104</v>
       </c>
       <c r="G51" s="49" t="s">
         <v>56</v>
       </c>
       <c r="H51" s="49" t="s">
         <v>57</v>
       </c>
       <c r="I51" s="33">
         <f>$F$51*J51</f>
         <v>0.10035999999999999</v>
       </c>
       <c r="J51" s="20">
         <v>0.96499999999999997</v>
       </c>
       <c r="K51" s="21">
         <f t="shared" si="0"/>
         <v>0.13310344827586207</v>
       </c>
-      <c r="L51" s="65">
+      <c r="L51" s="64">
         <f t="shared" si="1"/>
         <v>133103.44827586206</v>
       </c>
-      <c r="M51" s="75"/>
-      <c r="N51" s="97"/>
+      <c r="M51" s="143"/>
+      <c r="N51" s="74"/>
     </row>
-    <row r="52" spans="2:14" ht="13.7" customHeight="1">
-[...4 lines deleted...]
-      <c r="F52" s="80"/>
+    <row r="52" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B52" s="99"/>
+      <c r="C52" s="105"/>
+      <c r="D52" s="105"/>
+      <c r="E52" s="136"/>
+      <c r="F52" s="126"/>
       <c r="G52" s="50" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="50" t="s">
         <v>58</v>
       </c>
       <c r="I52" s="31">
         <f t="shared" ref="I52:I53" si="8">$F$51*J52</f>
         <v>3.1199999999999999E-3</v>
       </c>
       <c r="J52" s="14">
         <v>0.03</v>
       </c>
       <c r="K52" s="15">
         <f t="shared" si="0"/>
         <v>4.1379310344827587E-3</v>
       </c>
-      <c r="L52" s="62">
+      <c r="L52" s="61">
         <f t="shared" si="1"/>
         <v>4137.9310344827591</v>
       </c>
-      <c r="M52" s="76"/>
-      <c r="N52" s="77"/>
+      <c r="M52" s="140"/>
+      <c r="N52" s="112"/>
     </row>
-    <row r="53" spans="2:14" ht="15.75" thickBot="1">
-[...4 lines deleted...]
-      <c r="F53" s="81"/>
+    <row r="53" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="134"/>
+      <c r="C53" s="106"/>
+      <c r="D53" s="106"/>
+      <c r="E53" s="137"/>
+      <c r="F53" s="127"/>
       <c r="G53" s="47" t="s">
         <v>27</v>
       </c>
       <c r="H53" s="47" t="s">
         <v>59</v>
       </c>
       <c r="I53" s="32">
         <f t="shared" si="8"/>
         <v>5.1999999999999995E-4</v>
       </c>
       <c r="J53" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="K53" s="18">
         <f t="shared" si="0"/>
         <v>6.8965517241379305E-4</v>
       </c>
-      <c r="L53" s="63">
+      <c r="L53" s="62">
         <f t="shared" si="1"/>
         <v>689.65517241379303</v>
       </c>
-      <c r="M53" s="82"/>
-      <c r="N53" s="83"/>
+      <c r="M53" s="142"/>
+      <c r="N53" s="75"/>
     </row>
-    <row r="54" spans="2:14" ht="15.75" thickBot="1">
-      <c r="B54" s="86" t="s">
+    <row r="54" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="131" t="s">
         <v>6</v>
       </c>
-      <c r="C54" s="87"/>
-[...2 lines deleted...]
-      <c r="F54" s="64">
+      <c r="C54" s="132"/>
+      <c r="D54" s="133"/>
+      <c r="E54" s="133"/>
+      <c r="F54" s="63">
         <f>SUM(F9:F53)</f>
         <v>0.754</v>
       </c>
       <c r="G54" s="4"/>
       <c r="H54" s="25"/>
       <c r="I54" s="26"/>
       <c r="J54" s="25"/>
       <c r="K54" s="34">
         <f>SUM(K9:K53)</f>
         <v>1</v>
       </c>
-      <c r="L54" s="74">
+      <c r="L54" s="73">
         <f>SUM(L9:L53)</f>
         <v>1000000.0000000001</v>
       </c>
     </row>
-    <row r="55" spans="2:14">
+    <row r="55" spans="2:14" x14ac:dyDescent="0.15">
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
     </row>
-    <row r="56" spans="2:14">
+    <row r="56" spans="2:14" x14ac:dyDescent="0.15">
       <c r="F56" s="27"/>
       <c r="G56" s="46"/>
     </row>
-    <row r="57" spans="2:14">
+    <row r="57" spans="2:14" x14ac:dyDescent="0.15">
       <c r="G57" s="46"/>
     </row>
-    <row r="58" spans="2:14" ht="14.25" customHeight="1">
+    <row r="58" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="G58" s="46"/>
     </row>
-    <row r="59" spans="2:14">
+    <row r="59" spans="2:14" x14ac:dyDescent="0.15">
       <c r="G59" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="67">
+    <mergeCell ref="M11:M17"/>
+    <mergeCell ref="N21:N32"/>
+    <mergeCell ref="E35:E37"/>
+    <mergeCell ref="F35:F37"/>
+    <mergeCell ref="M35:M37"/>
+    <mergeCell ref="N35:N37"/>
+    <mergeCell ref="E21:E32"/>
+    <mergeCell ref="F21:F32"/>
+    <mergeCell ref="M21:M32"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="C51:C53"/>
+    <mergeCell ref="D51:D53"/>
+    <mergeCell ref="E51:E53"/>
+    <mergeCell ref="F51:F53"/>
+    <mergeCell ref="M51:M53"/>
+    <mergeCell ref="N51:N53"/>
+    <mergeCell ref="M45:M50"/>
+    <mergeCell ref="N45:N50"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="C6:C8"/>
+    <mergeCell ref="M43:M44"/>
+    <mergeCell ref="B45:B50"/>
+    <mergeCell ref="C45:C50"/>
+    <mergeCell ref="D45:D50"/>
+    <mergeCell ref="E45:E50"/>
+    <mergeCell ref="F45:F50"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="C43:C44"/>
+    <mergeCell ref="D43:D44"/>
+    <mergeCell ref="E43:E44"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="C11:C37"/>
+    <mergeCell ref="D11:D37"/>
+    <mergeCell ref="E18:E20"/>
+    <mergeCell ref="E38:E42"/>
+    <mergeCell ref="F38:F42"/>
+    <mergeCell ref="M38:M42"/>
+    <mergeCell ref="N38:N42"/>
+    <mergeCell ref="H6:H8"/>
+    <mergeCell ref="I6:I8"/>
+    <mergeCell ref="J6:J8"/>
+    <mergeCell ref="K6:K8"/>
+    <mergeCell ref="L6:L8"/>
+    <mergeCell ref="M6:M8"/>
+    <mergeCell ref="N11:N17"/>
+    <mergeCell ref="F18:F20"/>
+    <mergeCell ref="M18:M20"/>
+    <mergeCell ref="N18:N20"/>
+    <mergeCell ref="E11:E17"/>
+    <mergeCell ref="F11:F17"/>
     <mergeCell ref="N43:N44"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B11:B37"/>
     <mergeCell ref="N6:N8"/>
     <mergeCell ref="B38:B42"/>
     <mergeCell ref="C38:C42"/>
     <mergeCell ref="D38:D42"/>
-    <mergeCell ref="E38:E42"/>
-[...49 lines deleted...]
-    <mergeCell ref="M21:M32"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="G12:G13 G15">
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G14">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2049" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
@@ -5067,578 +5231,578 @@
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2162" r:id="rId6">
           <objectPr defaultSize="0" autoPict="0" r:id="rId7">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>104775</xdr:colOff>
                 <xdr:row>42</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>657225</xdr:colOff>
                 <xdr:row>44</xdr:row>
                 <xdr:rowOff>161925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2162" r:id="rId6"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2177" r:id="rId8">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2180" r:id="rId8">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
-            <anchor moveWithCells="1">
-[...48 lines deleted...]
-          <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>104775</xdr:colOff>
                 <xdr:row>45</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>685800</xdr:colOff>
                 <xdr:row>47</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2180" r:id="rId12"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2180" r:id="rId8"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2181" r:id="rId14">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2181" r:id="rId10">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>190500</xdr:colOff>
                 <xdr:row>42</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>552450</xdr:colOff>
                 <xdr:row>43</xdr:row>
                 <xdr:rowOff>161925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2181" r:id="rId14"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2181" r:id="rId10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2182" r:id="rId16">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2182" r:id="rId12">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>104775</xdr:colOff>
                 <xdr:row>50</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>628650</xdr:colOff>
                 <xdr:row>52</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2182" r:id="rId16"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2182" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2186" r:id="rId18">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2186" r:id="rId14">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>142875</xdr:colOff>
                 <xdr:row>12</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>628650</xdr:colOff>
                 <xdr:row>14</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2186" r:id="rId18"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2186" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2187" r:id="rId20">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2187" r:id="rId16">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>152400</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>638175</xdr:colOff>
                 <xdr:row>19</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2187" r:id="rId20"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2187" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2188" r:id="rId22">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2188" r:id="rId18">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>180975</xdr:colOff>
                 <xdr:row>25</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>666750</xdr:colOff>
                 <xdr:row>27</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2188" r:id="rId22"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2188" r:id="rId18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2189" r:id="rId24">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2189" r:id="rId20">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>180975</xdr:colOff>
                 <xdr:row>32</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>533400</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2189" r:id="rId24"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2189" r:id="rId20"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2190" r:id="rId26">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId27">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2190" r:id="rId22">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>209550</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>523875</xdr:colOff>
                 <xdr:row>33</xdr:row>
                 <xdr:rowOff>323850</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2190" r:id="rId26"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2190" r:id="rId22"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2191" r:id="rId28">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId29">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2191" r:id="rId24">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>114300</xdr:colOff>
                 <xdr:row>34</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>590550</xdr:colOff>
                 <xdr:row>36</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2191" r:id="rId28"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2191" r:id="rId24"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2194" r:id="rId30">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId31">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2202" r:id="rId26">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId27">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>0</xdr:rowOff>
+                <xdr:colOff>133350</xdr:colOff>
+                <xdr:row>12</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>781050</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:colOff>704850</xdr:colOff>
+                <xdr:row>14</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2194" r:id="rId30"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2202" r:id="rId26"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2195" r:id="rId32">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId33">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2203" r:id="rId28">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId29">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>314325</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:colOff>247650</xdr:colOff>
+                <xdr:row>17</xdr:row>
+                <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
                 <xdr:colOff>638175</xdr:colOff>
-                <xdr:row>32</xdr:row>
-                <xdr:rowOff>285750</xdr:rowOff>
+                <xdr:row>19</xdr:row>
+                <xdr:rowOff>57150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2195" r:id="rId32"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2203" r:id="rId28"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2196" r:id="rId34">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId35">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2204" r:id="rId30">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId31">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>333375</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>142875</xdr:rowOff>
+                <xdr:colOff>142875</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>590550</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>314325</xdr:rowOff>
+                <xdr:colOff>819150</xdr:colOff>
+                <xdr:row>27</xdr:row>
+                <xdr:rowOff>142875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2196" r:id="rId34"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2204" r:id="rId30"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2197" r:id="rId36">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId37">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2205" r:id="rId32">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId33">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>276225</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>152400</xdr:rowOff>
+                <xdr:colOff>285750</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>723900</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:colOff>638175</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>333375</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2197" r:id="rId36"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2205" r:id="rId32"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Packager Shell Object" dvAspect="DVASPECT_ICON" shapeId="2198" r:id="rId38">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2206" r:id="rId34">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId35">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>285750</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>638175</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>304800</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2206" r:id="rId34"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2207" r:id="rId36">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId37">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>219075</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>723900</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2207" r:id="rId36"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2208" r:id="rId38">
           <objectPr defaultSize="0" autoPict="0" r:id="rId39">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>152400</xdr:rowOff>
+                <xdr:colOff>238125</xdr:colOff>
+                <xdr:row>38</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>819150</xdr:colOff>
-                <xdr:row>14</xdr:row>
+                <xdr:colOff>657225</xdr:colOff>
+                <xdr:row>40</xdr:row>
+                <xdr:rowOff>57150</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2208" r:id="rId38"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2209" r:id="rId40">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId41">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>161925</xdr:colOff>
+                <xdr:row>45</xdr:row>
+                <xdr:rowOff>76200</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>771525</xdr:colOff>
+                <xdr:row>47</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2209" r:id="rId40"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2210" r:id="rId42">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId43">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>314325</xdr:colOff>
+                <xdr:row>42</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>590550</xdr:colOff>
+                <xdr:row>43</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Packager Shell Object" dvAspect="DVASPECT_ICON" shapeId="2198" r:id="rId38"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2210" r:id="rId42"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2199" r:id="rId40">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId41">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2211" r:id="rId44">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId45">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
                 <xdr:colOff>247650</xdr:colOff>
-                <xdr:row>42</xdr:row>
-                <xdr:rowOff>38100</xdr:rowOff>
+                <xdr:row>50</xdr:row>
+                <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>619125</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>142875</xdr:rowOff>
+                <xdr:colOff>695325</xdr:colOff>
+                <xdr:row>52</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2199" r:id="rId40"/>
-[...49 lines deleted...]
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2201" r:id="rId44"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2211" r:id="rId44"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>XS1-OUF4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hungry</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property pid="2" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_URL">
     <vt:lpwstr>http://srv-bri-cognidox.xmos.local</vt:lpwstr>
   </property>
   <property pid="3" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Author">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="4" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Issuer">
     <vt:lpwstr>Sunny Suen (sunny)</vt:lpwstr>
   </property>
   <property pid="5" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssueDate">
-    <vt:lpwstr>2024-02-05</vt:lpwstr>
+    <vt:lpwstr>2026-05-01</vt:lpwstr>
   </property>
   <property pid="7" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Partnum">
     <vt:lpwstr>XM-009857-UN</vt:lpwstr>
   </property>
   <property pid="8" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Version">
-    <vt:lpwstr>10</vt:lpwstr>
+    <vt:lpwstr>11</vt:lpwstr>
   </property>
   <property pid="9" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDoxKey_Value">
     <vt:lpwstr>vhivl4xRymcGx9jnr3rVO0y+jiA</vt:lpwstr>
   </property>
   <property pid="11" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Title">
     <vt:lpwstr>FB374 XU/XE/XL Series Chemical Analysis/RoHS/MSDS data reports spreadsheet</vt:lpwstr>
   </property>
   <property pid="12" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_VersionType">
     <vt:lpwstr>Issue</vt:lpwstr>
   </property>
   <property pid="13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssuerName">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="14" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Auto-update">
     <vt:bool>true</vt:bool>
   </property>
   <property pid="15" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Published URL">
     <vt:lpwstr>/published/</vt:lpwstr>
   </property>
 </Properties>
 </file>