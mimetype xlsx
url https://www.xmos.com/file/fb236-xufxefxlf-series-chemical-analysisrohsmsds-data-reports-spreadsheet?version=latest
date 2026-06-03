--- v0 (2025-11-11)
+++ v1 (2026-06-03)
@@ -1,255 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject2.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject3.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject5.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject6.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject7.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject8.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject9.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject10.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject11.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject12.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject13.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject14.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject15.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject16.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Override PartName="/xl/embeddings/oleObject17.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Override PartName="/xl/embeddings/oleObject18.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\renew ICP-MSDS reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\nas01\품질팀\IQA Eng'r\5. MCD(Meterial Composition Declaration)\X-mos\xmos_ICP&amp;MSDS reports\xmos_ICP&amp;MSDS reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0A341CC-E5F4-4702-B67C-2B36F8FE6D66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DCC8F15-A555-4A6D-A594-84F882962CA1}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" tabRatio="681" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="XS1-OUF2" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="material" localSheetId="0">#REF!</definedName>
     <definedName name="material">#REF!</definedName>
     <definedName name="Y_N" localSheetId="0">#REF!</definedName>
     <definedName name="Y_N">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
-  <extLst>
-[...11 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I36" i="8" l="1"/>
   <c r="I32" i="8" l="1"/>
-  <c r="I33" i="8"/>
-[...1 lines deleted...]
-  <c r="I31" i="8"/>
   <c r="I18" i="8" l="1"/>
   <c r="I19" i="8"/>
   <c r="I20" i="8"/>
   <c r="I21" i="8"/>
   <c r="I22" i="8"/>
   <c r="I23" i="8"/>
   <c r="I17" i="8"/>
-  <c r="I35" i="8" l="1"/>
-  <c r="I43" i="8" l="1"/>
+  <c r="I31" i="8" l="1"/>
+  <c r="I39" i="8" l="1"/>
   <c r="I24" i="8"/>
-  <c r="F46" i="8" l="1"/>
-  <c r="K36" i="8" s="1"/>
+  <c r="F42" i="8" l="1"/>
+  <c r="K32" i="8" s="1"/>
   <c r="E4" i="8" l="1"/>
   <c r="K31" i="8"/>
-  <c r="L31" i="8" s="1"/>
-[...6 lines deleted...]
-  <c r="K35" i="8"/>
   <c r="I27" i="8" l="1"/>
   <c r="I26" i="8"/>
   <c r="J26" i="8" s="1"/>
   <c r="I28" i="8"/>
   <c r="J28" i="8" s="1"/>
-  <c r="I45" i="8" l="1"/>
-[...3 lines deleted...]
-  <c r="J43" i="8"/>
+  <c r="I41" i="8" l="1"/>
+  <c r="J41" i="8" s="1"/>
+  <c r="I40" i="8"/>
+  <c r="J40" i="8" s="1"/>
+  <c r="J39" i="8"/>
   <c r="J24" i="8" l="1"/>
   <c r="I16" i="8" l="1"/>
   <c r="I14" i="8"/>
   <c r="I13" i="8"/>
   <c r="J13" i="8" s="1"/>
   <c r="I11" i="8"/>
   <c r="J11" i="8" l="1"/>
   <c r="K11" i="8"/>
   <c r="J27" i="8"/>
   <c r="I10" i="8"/>
   <c r="J10" i="8" s="1"/>
   <c r="I30" i="8" l="1"/>
   <c r="J30" i="8" s="1"/>
   <c r="I29" i="8"/>
   <c r="J29" i="8" s="1"/>
-  <c r="I42" i="8" l="1"/>
-[...7 lines deleted...]
-  <c r="I38" i="8"/>
+  <c r="I38" i="8" l="1"/>
   <c r="J38" i="8" s="1"/>
   <c r="I37" i="8"/>
   <c r="J37" i="8" s="1"/>
+  <c r="I36" i="8"/>
+  <c r="J36" i="8" s="1"/>
+  <c r="I35" i="8"/>
+  <c r="J35" i="8" s="1"/>
+  <c r="I34" i="8"/>
+  <c r="J34" i="8" s="1"/>
+  <c r="I33" i="8"/>
+  <c r="J33" i="8" s="1"/>
   <c r="I15" i="8" l="1"/>
   <c r="I12" i="8"/>
   <c r="J14" i="8" l="1"/>
   <c r="I25" i="8"/>
   <c r="J25" i="8" s="1"/>
   <c r="I9" i="8" l="1"/>
   <c r="J9" i="8" s="1"/>
   <c r="K10" i="8" l="1"/>
   <c r="L10" i="8" s="1"/>
   <c r="K9" i="8"/>
-  <c r="K43" i="8"/>
-  <c r="L43" i="8" s="1"/>
+  <c r="K39" i="8"/>
+  <c r="L39" i="8" s="1"/>
   <c r="K20" i="8"/>
   <c r="L20" i="8" s="1"/>
-  <c r="K42" i="8"/>
-[...4 lines deleted...]
-  <c r="L45" i="8" s="1"/>
+  <c r="K38" i="8"/>
+  <c r="L38" i="8" s="1"/>
+  <c r="K40" i="8"/>
+  <c r="L40" i="8" s="1"/>
+  <c r="K41" i="8"/>
+  <c r="L41" i="8" s="1"/>
   <c r="K13" i="8"/>
   <c r="L13" i="8" s="1"/>
-  <c r="K39" i="8"/>
-  <c r="L39" i="8" s="1"/>
+  <c r="K35" i="8"/>
+  <c r="L35" i="8" s="1"/>
   <c r="K28" i="8"/>
   <c r="L28" i="8" s="1"/>
   <c r="K27" i="8"/>
   <c r="L27" i="8" s="1"/>
   <c r="K14" i="8"/>
   <c r="L14" i="8" s="1"/>
-  <c r="L35" i="8"/>
+  <c r="L31" i="8"/>
+  <c r="K33" i="8"/>
+  <c r="L33" i="8" s="1"/>
   <c r="K37" i="8"/>
   <c r="L37" i="8" s="1"/>
-  <c r="K41" i="8"/>
-  <c r="L41" i="8" s="1"/>
   <c r="K26" i="8"/>
   <c r="K30" i="8"/>
   <c r="L30" i="8" s="1"/>
   <c r="K29" i="8"/>
   <c r="L29" i="8" s="1"/>
-  <c r="L36" i="8"/>
-[...3 lines deleted...]
-  <c r="L40" i="8" s="1"/>
+  <c r="L32" i="8"/>
+  <c r="K34" i="8"/>
+  <c r="L34" i="8" s="1"/>
+  <c r="K36" i="8"/>
+  <c r="L36" i="8" s="1"/>
   <c r="J12" i="8"/>
   <c r="J15" i="8"/>
   <c r="J16" i="8"/>
   <c r="K18" i="8"/>
   <c r="L18" i="8" s="1"/>
   <c r="K22" i="8"/>
   <c r="L22" i="8" s="1"/>
   <c r="K17" i="8"/>
   <c r="L17" i="8" s="1"/>
   <c r="K19" i="8"/>
   <c r="L19" i="8" s="1"/>
   <c r="K21" i="8"/>
   <c r="L21" i="8" s="1"/>
   <c r="K23" i="8"/>
   <c r="L23" i="8" s="1"/>
   <c r="K24" i="8"/>
   <c r="L24" i="8" s="1"/>
   <c r="K25" i="8"/>
   <c r="L25" i="8" s="1"/>
   <c r="L11" i="8"/>
   <c r="K12" i="8"/>
   <c r="L12" i="8" s="1"/>
   <c r="K15" i="8"/>
   <c r="L15" i="8" s="1"/>
   <c r="K16" i="8"/>
   <c r="L16" i="8" s="1"/>
-  <c r="K46" i="8" l="1"/>
+  <c r="K42" i="8" l="1"/>
   <c r="L9" i="8"/>
   <c r="L26" i="8"/>
-  <c r="L46" i="8" l="1"/>
+  <c r="L42" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="109">
   <si>
     <t>7440-02-0</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Part NO.</t>
   </si>
   <si>
     <t>Lead-free</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Name of  COMPONENT</t>
   </si>
   <si>
     <t>Material Name</t>
   </si>
   <si>
     <t>CAS Number</t>
   </si>
   <si>
     <t>Total Package Weight</t>
   </si>
@@ -528,179 +501,150 @@
   <si>
     <t>Date</t>
     <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>Total amount [gram]</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>Yes</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Customer</t>
     <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>XMOS</t>
     <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 1st Epoxy</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t>INNOX</t>
-[...24 lines deleted...]
-  <si>
     <t>Substrate (Solder mask)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>Talc containing no asbestiform fibers</t>
   </si>
   <si>
     <t>Morpholine derivative</t>
   </si>
   <si>
     <t>Barium Sulfate</t>
   </si>
   <si>
     <t>Silica, amorphous</t>
   </si>
   <si>
     <t>Dipropylene glycol monomethyl ether</t>
   </si>
   <si>
     <t>Epoxy resin</t>
   </si>
   <si>
     <t xml:space="preserve">14807-96-6 </t>
   </si>
   <si>
     <t xml:space="preserve">34590-94-8 </t>
   </si>
   <si>
     <t>85954-11-6</t>
   </si>
   <si>
     <t>XS1-OUF2-FB236</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>0.30mm 
 SAC305</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
-    <t>WL0020-05A</t>
-[...2 lines deleted...]
-  <si>
     <t>Ni+Au plating</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>PSR4000-AUS308</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>0.8mil Cu/Pd wire</t>
   </si>
   <si>
     <t>NMC</t>
   </si>
   <si>
     <t>Copper(Cu)</t>
   </si>
   <si>
     <t>7440-50-8</t>
   </si>
   <si>
     <t>Palladium(Pd)</t>
   </si>
   <si>
     <t>7440-05-3</t>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Nanya</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
-    <t>2024.02.05</t>
+    <t>2026.04.27</t>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000_ "/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="0_ "/>
+    <numFmt numFmtId="176" formatCode="0.0000_ "/>
+    <numFmt numFmtId="177" formatCode="0.00000_);[Red]\(0.00000\)"/>
+    <numFmt numFmtId="178" formatCode="0.00000"/>
+    <numFmt numFmtId="179" formatCode="0.00000_ "/>
+    <numFmt numFmtId="180" formatCode="0.0000"/>
+    <numFmt numFmtId="181" formatCode="0.0000_);[Red]\(0.0000\)"/>
+    <numFmt numFmtId="182" formatCode="0_ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
@@ -763,69 +707,75 @@
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3366FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1387,87 +1337,87 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="152">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="177" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1495,440 +1445,440 @@
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="15" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="17" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="2" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="170" fontId="15" fillId="2" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="15" fillId="2" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="41" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="8" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="8" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="0,0_x000d__x000a_NA_x000d__x000a_" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_test q4_4" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="표준 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="표준_MDIN240_compositiontable_090226" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF3366FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>444500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>628650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="그림 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -2110,179 +2060,112 @@
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>104775</xdr:colOff>
-          <xdr:row>30</xdr:row>
-[...66 lines deleted...]
-          <xdr:row>38</xdr:row>
+          <xdr:row>34</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>685800</xdr:colOff>
-          <xdr:row>40</xdr:row>
+          <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1213" name="Object 189" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1213"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BD040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>42</xdr:row>
+          <xdr:row>38</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>619125</xdr:colOff>
-          <xdr:row>44</xdr:row>
+          <xdr:row>40</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1215" name="Object 191" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1215"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BF040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
@@ -2397,711 +2280,690 @@
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>514350</xdr:colOff>
-          <xdr:row>35</xdr:row>
+          <xdr:row>31</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1234" name="Object 210" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1234"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D2040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>247650</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:colOff>152400</xdr:colOff>
+          <xdr:row>11</xdr:row>
+          <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>638175</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:colOff>752475</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1235" name="Object 211" hidden="1">
+            <xdr:cNvPr id="1249" name="Object 225" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1235"/>
+                  <a14:compatExt spid="_x0000_s1249"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D3040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E1040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>209550</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>695325</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1250" name="Object 226" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1250"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E2040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>323850</xdr:colOff>
+          <xdr:row>23</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>609600</xdr:colOff>
+          <xdr:row>23</xdr:row>
+          <xdr:rowOff>276225</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1251" name="Object 227" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1251"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E3040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>333375</xdr:colOff>
+          <xdr:row>24</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>619125</xdr:colOff>
+          <xdr:row>24</xdr:row>
+          <xdr:rowOff>266700</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1252" name="Object 228" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1252"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E4040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>238125</xdr:colOff>
-          <xdr:row>38</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>714375</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:colOff>723900</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1239" name="Object 215" hidden="1">
+            <xdr:cNvPr id="1253" name="Object 229" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1239"/>
+                  <a14:compatExt spid="_x0000_s1253"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D7040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E5040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>152400</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>30</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>762000</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>152400</xdr:rowOff>
+          <xdr:colOff>619125</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>123825</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1242" name="Object 218" hidden="1">
+            <xdr:cNvPr id="1254" name="Object 230" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1242"/>
+                  <a14:compatExt spid="_x0000_s1254"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DA040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E6040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>76200</xdr:rowOff>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>590550</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:colOff>762000</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1243" name="Object 219" hidden="1">
+            <xdr:cNvPr id="1255" name="Object 231" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1243"/>
+                  <a14:compatExt spid="_x0000_s1255"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DB040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E7040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>352425</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>171450</xdr:colOff>
+          <xdr:row>38</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>609600</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>228600</xdr:rowOff>
+          <xdr:colOff>600075</xdr:colOff>
+          <xdr:row>40</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1244" name="Object 220" hidden="1">
+            <xdr:cNvPr id="1256" name="Object 232" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1244"/>
+                  <a14:compatExt spid="_x0000_s1256"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DC040000}"/>
-[...219 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E0040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E8040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3230,1566 +3092,1429 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject16.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject18.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject15.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject17.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject16.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject15.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:O48"/>
+  <dimension ref="B1:O44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M3" sqref="M3"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A10" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E33" sqref="E33:E38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="33.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.77734375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.77734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="1"/>
     <col min="11" max="11" width="10.44140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="53.45" customHeight="1"/>
-    <row r="2" spans="2:14" ht="15.75" thickBot="1">
+    <row r="1" spans="2:14" ht="53.45" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="6"/>
     </row>
-    <row r="3" spans="2:14">
+    <row r="3" spans="2:14" x14ac:dyDescent="0.15">
       <c r="B3" s="120" t="s">
         <v>76</v>
       </c>
       <c r="C3" s="121"/>
       <c r="D3" s="122"/>
       <c r="E3" s="123" t="s">
         <v>77</v>
       </c>
       <c r="F3" s="123"/>
       <c r="G3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="8" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>78</v>
       </c>
       <c r="J3" s="134" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="K3" s="135"/>
       <c r="L3" s="136"/>
     </row>
-    <row r="4" spans="2:14" ht="15.75" customHeight="1" thickBot="1">
+    <row r="4" spans="2:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B4" s="124" t="s">
         <v>79</v>
       </c>
       <c r="C4" s="125"/>
       <c r="D4" s="126"/>
       <c r="E4" s="127">
-        <f>F46</f>
-        <v>0.23709999999999998</v>
+        <f>F42</f>
+        <v>0.22839999999999999</v>
       </c>
       <c r="F4" s="128"/>
       <c r="G4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>80</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>81</v>
       </c>
       <c r="J4" s="137" t="s">
         <v>82</v>
       </c>
       <c r="K4" s="138"/>
       <c r="L4" s="139"/>
     </row>
-    <row r="5" spans="2:14" ht="15.75" thickBot="1">
+    <row r="5" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
       <c r="F5" s="3"/>
       <c r="G5" s="13"/>
       <c r="H5" s="4"/>
       <c r="I5" s="5"/>
       <c r="J5" s="3"/>
       <c r="K5" s="4"/>
       <c r="L5" s="6"/>
     </row>
-    <row r="6" spans="2:14" ht="13.7" customHeight="1">
+    <row r="6" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="129" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="131" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="114" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="114" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="114" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="114" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="114" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="118" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="114" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="114" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="140" t="s">
         <v>14</v>
       </c>
       <c r="M6" s="140" t="s">
         <v>73</v>
       </c>
       <c r="N6" s="140" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="2:14">
+    <row r="7" spans="2:14" x14ac:dyDescent="0.15">
       <c r="B7" s="130"/>
       <c r="C7" s="132"/>
       <c r="D7" s="115"/>
       <c r="E7" s="115"/>
       <c r="F7" s="116"/>
       <c r="G7" s="117"/>
       <c r="H7" s="115"/>
       <c r="I7" s="119"/>
       <c r="J7" s="116"/>
       <c r="K7" s="116"/>
       <c r="L7" s="141"/>
       <c r="M7" s="141"/>
       <c r="N7" s="141"/>
     </row>
-    <row r="8" spans="2:14" ht="15.75" thickBot="1">
+    <row r="8" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B8" s="130"/>
       <c r="C8" s="133"/>
       <c r="D8" s="115"/>
       <c r="E8" s="115"/>
       <c r="F8" s="116"/>
       <c r="G8" s="117"/>
       <c r="H8" s="115"/>
       <c r="I8" s="119"/>
       <c r="J8" s="116"/>
       <c r="K8" s="116"/>
       <c r="L8" s="141"/>
       <c r="M8" s="142"/>
       <c r="N8" s="142"/>
     </row>
-    <row r="9" spans="2:14" ht="15.75" thickBot="1">
+    <row r="9" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B9" s="14">
         <v>1</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="17">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="G9" s="16" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="I9" s="61">
         <f>F9</f>
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="J9" s="18">
         <f>I9/F$9</f>
         <v>1</v>
       </c>
       <c r="K9" s="19">
-        <f t="shared" ref="K9:K45" si="0">I9/$F$46</f>
-        <v>1.9822859552931255E-2</v>
+        <f t="shared" ref="K9:K41" si="0">I9/$F$42</f>
+        <v>2.0577933450087568E-2</v>
       </c>
       <c r="L9" s="20">
         <f>K9*1000000</f>
-        <v>19822.859552931255</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>20577.933450087567</v>
+      </c>
+      <c r="M9" s="77" t="s">
+        <v>96</v>
+      </c>
+      <c r="N9" s="77" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="10" spans="2:14" ht="15.75" thickBot="1">
+    <row r="10" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B10" s="54">
         <v>2</v>
       </c>
       <c r="C10" s="55" t="s">
         <v>63</v>
       </c>
       <c r="D10" s="56" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="56" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="57">
         <v>2E-3</v>
       </c>
       <c r="G10" s="16" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="H10" s="16" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="I10" s="62">
         <f>F10</f>
         <v>2E-3</v>
       </c>
       <c r="J10" s="58">
         <f>I10/$F$10</f>
         <v>1</v>
       </c>
       <c r="K10" s="59">
         <f t="shared" si="0"/>
-        <v>8.4352593842260664E-3</v>
+        <v>8.7565674255691769E-3</v>
       </c>
       <c r="L10" s="60">
         <f>K10*1000000</f>
-        <v>8435.2593842260667</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>8756.5674255691774</v>
+      </c>
+      <c r="M10" s="77" t="s">
+        <v>97</v>
+      </c>
+      <c r="N10" s="77" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="11" spans="2:14">
+    <row r="11" spans="2:14" x14ac:dyDescent="0.15">
       <c r="B11" s="102">
         <v>3</v>
       </c>
       <c r="C11" s="88" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D11" s="82" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="82" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="112">
         <v>4.0800000000000003E-2</v>
       </c>
-      <c r="G11" s="77" t="s">
+      <c r="G11" s="75" t="s">
         <v>55</v>
       </c>
-      <c r="H11" s="77" t="s">
+      <c r="H11" s="75" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="67">
         <f>F11*0.25</f>
         <v>1.0200000000000001E-2</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" ref="J11:J16" si="1">I11/F$11</f>
         <v>0.25</v>
       </c>
       <c r="K11" s="23">
         <f t="shared" si="0"/>
-        <v>4.3019822859552935E-2</v>
+        <v>4.4658493870402806E-2</v>
       </c>
       <c r="L11" s="24">
         <f>K11*1000000</f>
-        <v>43019.822859552936</v>
-[...2 lines deleted...]
-      <c r="N11" s="148"/>
+        <v>44658.493870402803</v>
+      </c>
+      <c r="M11" s="144"/>
+      <c r="N11" s="146"/>
     </row>
-    <row r="12" spans="2:14">
+    <row r="12" spans="2:14" x14ac:dyDescent="0.15">
       <c r="B12" s="103"/>
       <c r="C12" s="89"/>
       <c r="D12" s="99"/>
       <c r="E12" s="99"/>
       <c r="F12" s="101"/>
       <c r="G12" s="42" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="42" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="68">
         <f>F$11*0.5</f>
         <v>2.0400000000000001E-2</v>
       </c>
       <c r="J12" s="27">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
       <c r="K12" s="28">
         <f t="shared" si="0"/>
-        <v>8.603964571910587E-2</v>
+        <v>8.9316987740805612E-2</v>
       </c>
       <c r="L12" s="29">
         <f>K12*1000000</f>
-        <v>86039.645719105873</v>
-[...2 lines deleted...]
-      <c r="N12" s="149"/>
+        <v>89316.987740805605</v>
+      </c>
+      <c r="M12" s="145"/>
+      <c r="N12" s="147"/>
     </row>
-    <row r="13" spans="2:14">
+    <row r="13" spans="2:14" x14ac:dyDescent="0.15">
       <c r="B13" s="103"/>
       <c r="C13" s="89"/>
       <c r="D13" s="99"/>
       <c r="E13" s="99"/>
       <c r="F13" s="101"/>
       <c r="G13" s="42" t="s">
         <v>56</v>
       </c>
       <c r="H13" s="42" t="s">
         <v>58</v>
       </c>
       <c r="I13" s="68">
         <f>F$11*0.05</f>
         <v>2.0400000000000001E-3</v>
       </c>
       <c r="J13" s="27">
         <f t="shared" si="1"/>
         <v>0.05</v>
       </c>
       <c r="K13" s="28">
         <f t="shared" si="0"/>
-        <v>8.603964571910587E-3</v>
+        <v>8.9316987740805619E-3</v>
       </c>
       <c r="L13" s="29">
         <f t="shared" ref="L13" si="2">K13*1000000</f>
-        <v>8603.9645719105865</v>
-[...2 lines deleted...]
-      <c r="N13" s="149"/>
+        <v>8931.6987740805616</v>
+      </c>
+      <c r="M13" s="145"/>
+      <c r="N13" s="147"/>
     </row>
-    <row r="14" spans="2:14">
+    <row r="14" spans="2:14" x14ac:dyDescent="0.15">
       <c r="B14" s="103"/>
       <c r="C14" s="89"/>
       <c r="D14" s="99"/>
       <c r="E14" s="99"/>
       <c r="F14" s="101"/>
       <c r="G14" s="42" t="s">
         <v>57</v>
       </c>
       <c r="H14" s="42" t="s">
         <v>59</v>
       </c>
       <c r="I14" s="68">
         <f>F$11*0.05</f>
         <v>2.0400000000000001E-3</v>
       </c>
       <c r="J14" s="27">
         <f t="shared" si="1"/>
         <v>0.05</v>
       </c>
       <c r="K14" s="28">
         <f t="shared" si="0"/>
-        <v>8.603964571910587E-3</v>
+        <v>8.9316987740805619E-3</v>
       </c>
       <c r="L14" s="29">
         <f t="shared" ref="L14:L26" si="3">K14*1000000</f>
-        <v>8603.9645719105865</v>
-[...2 lines deleted...]
-      <c r="N14" s="149"/>
+        <v>8931.6987740805616</v>
+      </c>
+      <c r="M14" s="145"/>
+      <c r="N14" s="147"/>
     </row>
-    <row r="15" spans="2:14">
+    <row r="15" spans="2:14" x14ac:dyDescent="0.15">
       <c r="B15" s="103"/>
       <c r="C15" s="89"/>
       <c r="D15" s="111"/>
       <c r="E15" s="111"/>
       <c r="F15" s="101"/>
       <c r="G15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="42" t="s">
         <v>60</v>
       </c>
       <c r="I15" s="68">
         <f>F$11*0.05</f>
         <v>2.0400000000000001E-3</v>
       </c>
       <c r="J15" s="27">
         <f t="shared" si="1"/>
         <v>0.05</v>
       </c>
       <c r="K15" s="28">
         <f t="shared" si="0"/>
-        <v>8.603964571910587E-3</v>
+        <v>8.9316987740805619E-3</v>
       </c>
       <c r="L15" s="29">
         <f t="shared" si="3"/>
-        <v>8603.9645719105865</v>
-[...2 lines deleted...]
-      <c r="N15" s="149"/>
+        <v>8931.6987740805616</v>
+      </c>
+      <c r="M15" s="145"/>
+      <c r="N15" s="147"/>
     </row>
-    <row r="16" spans="2:14" ht="15" customHeight="1" thickBot="1">
+    <row r="16" spans="2:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="103"/>
       <c r="C16" s="89"/>
       <c r="D16" s="83"/>
       <c r="E16" s="83"/>
       <c r="F16" s="113"/>
       <c r="G16" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="78" t="s">
+      <c r="H16" s="76" t="s">
         <v>61</v>
       </c>
       <c r="I16" s="69">
         <f>F11*0.1</f>
         <v>4.0800000000000003E-3</v>
       </c>
       <c r="J16" s="31">
         <f t="shared" si="1"/>
         <v>0.1</v>
       </c>
       <c r="K16" s="32">
         <f t="shared" si="0"/>
-        <v>1.7207929143821174E-2</v>
+        <v>1.7863397548161124E-2</v>
       </c>
       <c r="L16" s="33">
         <f t="shared" si="3"/>
-        <v>17207.929143821173</v>
-[...2 lines deleted...]
-      <c r="N16" s="151"/>
+        <v>17863.397548161123</v>
+      </c>
+      <c r="M16" s="148"/>
+      <c r="N16" s="149"/>
     </row>
-    <row r="17" spans="2:15">
+    <row r="17" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B17" s="103"/>
       <c r="C17" s="89"/>
       <c r="D17" s="98" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="E17" s="98" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="F17" s="100">
         <v>1.6899999999999998E-2</v>
       </c>
       <c r="G17" s="44" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="H17" s="45" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="I17" s="70">
         <f t="shared" ref="I17:I23" si="4">$F$17*J17</f>
         <v>6.7599999999999995E-4</v>
       </c>
       <c r="J17" s="36">
         <v>0.04</v>
       </c>
       <c r="K17" s="37">
         <f t="shared" si="0"/>
-        <v>2.8511176718684101E-3</v>
+        <v>2.9597197898423816E-3</v>
       </c>
       <c r="L17" s="38">
         <f t="shared" si="3"/>
-        <v>2851.1176718684101</v>
-[...2 lines deleted...]
-      <c r="N17" s="148"/>
+        <v>2959.7197898423815</v>
+      </c>
+      <c r="M17" s="144"/>
+      <c r="N17" s="146"/>
       <c r="O17" s="46"/>
     </row>
-    <row r="18" spans="2:15" ht="14.25" customHeight="1">
+    <row r="18" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="103"/>
       <c r="C18" s="89"/>
       <c r="D18" s="99"/>
       <c r="E18" s="99"/>
       <c r="F18" s="101"/>
       <c r="G18" s="47" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="H18" s="48" t="s">
         <v>72</v>
       </c>
       <c r="I18" s="70">
         <f t="shared" si="4"/>
         <v>6.7599999999999995E-4</v>
       </c>
       <c r="J18" s="27">
         <v>0.04</v>
       </c>
       <c r="K18" s="28">
         <f t="shared" si="0"/>
-        <v>2.8511176718684101E-3</v>
+        <v>2.9597197898423816E-3</v>
       </c>
       <c r="L18" s="29">
         <f t="shared" si="3"/>
-        <v>2851.1176718684101</v>
-[...2 lines deleted...]
-      <c r="N18" s="149"/>
+        <v>2959.7197898423815</v>
+      </c>
+      <c r="M18" s="145"/>
+      <c r="N18" s="147"/>
     </row>
-    <row r="19" spans="2:15">
+    <row r="19" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B19" s="103"/>
       <c r="C19" s="89"/>
       <c r="D19" s="99"/>
       <c r="E19" s="99"/>
       <c r="F19" s="101"/>
       <c r="G19" s="47" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="H19" s="48" t="s">
         <v>25</v>
       </c>
       <c r="I19" s="70">
         <f t="shared" si="4"/>
         <v>7.7739999999999997E-3</v>
       </c>
       <c r="J19" s="27">
         <v>0.46</v>
       </c>
       <c r="K19" s="28">
         <f t="shared" si="0"/>
-        <v>3.2787853226486717E-2</v>
+        <v>3.4036777583187391E-2</v>
       </c>
       <c r="L19" s="29">
         <f t="shared" si="3"/>
-        <v>32787.853226486717</v>
-[...2 lines deleted...]
-      <c r="N19" s="149"/>
+        <v>34036.777583187395</v>
+      </c>
+      <c r="M19" s="145"/>
+      <c r="N19" s="147"/>
     </row>
-    <row r="20" spans="2:15" ht="14.25" customHeight="1">
+    <row r="20" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="103"/>
       <c r="C20" s="89"/>
       <c r="D20" s="99"/>
       <c r="E20" s="99"/>
       <c r="F20" s="101"/>
       <c r="G20" s="47" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="H20" s="48" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="70">
         <f t="shared" si="4"/>
         <v>1.6899999999999999E-4</v>
       </c>
       <c r="J20" s="27">
         <v>0.01</v>
       </c>
       <c r="K20" s="28">
         <f t="shared" si="0"/>
-        <v>7.1277941796710253E-4</v>
+        <v>7.399299474605954E-4</v>
       </c>
       <c r="L20" s="29">
         <f t="shared" si="3"/>
-        <v>712.77941796710252</v>
-[...2 lines deleted...]
-      <c r="N20" s="149"/>
+        <v>739.92994746059537</v>
+      </c>
+      <c r="M20" s="145"/>
+      <c r="N20" s="147"/>
     </row>
-    <row r="21" spans="2:15" ht="14.25" customHeight="1">
+    <row r="21" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="103"/>
       <c r="C21" s="89"/>
       <c r="D21" s="99"/>
       <c r="E21" s="99"/>
       <c r="F21" s="101"/>
       <c r="G21" s="47" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="H21" s="48" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="I21" s="70">
         <f t="shared" si="4"/>
         <v>4.0559999999999997E-3</v>
       </c>
       <c r="J21" s="27">
         <v>0.24</v>
       </c>
       <c r="K21" s="28">
         <f t="shared" si="0"/>
-        <v>1.7106706031210461E-2</v>
+        <v>1.7758318739054289E-2</v>
       </c>
       <c r="L21" s="29">
         <f t="shared" si="3"/>
-        <v>17106.706031210462</v>
-[...2 lines deleted...]
-      <c r="N21" s="149"/>
+        <v>17758.318739054288</v>
+      </c>
+      <c r="M21" s="145"/>
+      <c r="N21" s="147"/>
     </row>
-    <row r="22" spans="2:15" ht="14.25" customHeight="1">
+    <row r="22" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="103"/>
       <c r="C22" s="89"/>
       <c r="D22" s="99"/>
       <c r="E22" s="99"/>
       <c r="F22" s="101"/>
       <c r="G22" s="47" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="H22" s="48" t="s">
         <v>72</v>
       </c>
       <c r="I22" s="70">
         <f t="shared" si="4"/>
         <v>2.0279999999999999E-3</v>
       </c>
       <c r="J22" s="27">
         <v>0.12</v>
       </c>
       <c r="K22" s="28">
         <f t="shared" si="0"/>
-        <v>8.5533530156052303E-3</v>
+        <v>8.8791593695271443E-3</v>
       </c>
       <c r="L22" s="29">
         <f t="shared" si="3"/>
-        <v>8553.3530156052311</v>
-[...2 lines deleted...]
-      <c r="N22" s="149"/>
+        <v>8879.159369527144</v>
+      </c>
+      <c r="M22" s="145"/>
+      <c r="N22" s="147"/>
     </row>
-    <row r="23" spans="2:15" ht="14.25" customHeight="1" thickBot="1">
+    <row r="23" spans="2:15" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B23" s="103"/>
       <c r="C23" s="89"/>
       <c r="D23" s="99"/>
       <c r="E23" s="99"/>
       <c r="F23" s="101"/>
       <c r="G23" s="47" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="H23" s="48" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I23" s="70">
         <f t="shared" si="4"/>
         <v>1.5209999999999998E-3</v>
       </c>
       <c r="J23" s="27">
         <v>0.09</v>
       </c>
       <c r="K23" s="28">
         <f t="shared" si="0"/>
-        <v>6.4150147617039223E-3</v>
+        <v>6.6593695271453587E-3</v>
       </c>
       <c r="L23" s="29">
         <f t="shared" si="3"/>
-        <v>6415.014761703922</v>
-[...2 lines deleted...]
-      <c r="N23" s="149"/>
+        <v>6659.3695271453589</v>
+      </c>
+      <c r="M23" s="145"/>
+      <c r="N23" s="147"/>
     </row>
-    <row r="24" spans="2:15" ht="26.25" customHeight="1">
+    <row r="24" spans="2:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="103"/>
       <c r="C24" s="89"/>
       <c r="D24" s="82" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="92" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="F24" s="84">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="G24" s="21" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="67">
         <f>F24*0.1268</f>
         <v>6.3399999999999996E-5</v>
       </c>
       <c r="J24" s="22">
         <f>I24/F$24</f>
         <v>0.1268</v>
       </c>
       <c r="K24" s="23">
         <f t="shared" si="0"/>
-        <v>2.6739772247996626E-4</v>
+        <v>2.7758318739054289E-4</v>
       </c>
       <c r="L24" s="24">
         <f t="shared" si="3"/>
-        <v>267.39772247996626</v>
-[...2 lines deleted...]
-      <c r="N24" s="74"/>
+        <v>277.58318739054289</v>
+      </c>
+      <c r="M24" s="78"/>
+      <c r="N24" s="73"/>
     </row>
-    <row r="25" spans="2:15" ht="26.25" customHeight="1" thickBot="1">
+    <row r="25" spans="2:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B25" s="104"/>
       <c r="C25" s="90"/>
       <c r="D25" s="91"/>
       <c r="E25" s="94"/>
       <c r="F25" s="86"/>
       <c r="G25" s="49" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="49" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="69">
         <f>F24*0.8732</f>
         <v>4.3659999999999999E-4</v>
       </c>
       <c r="J25" s="31">
         <f>I25/F$24</f>
         <v>0.87319999999999998</v>
       </c>
       <c r="K25" s="32">
         <f t="shared" si="0"/>
-        <v>1.8414171235765502E-3</v>
+        <v>1.9115586690017514E-3</v>
       </c>
       <c r="L25" s="33">
         <f t="shared" si="3"/>
-        <v>1841.4171235765502</v>
-[...2 lines deleted...]
-      <c r="N25" s="76"/>
+        <v>1911.5586690017515</v>
+      </c>
+      <c r="M25" s="79"/>
+      <c r="N25" s="74"/>
     </row>
-    <row r="26" spans="2:15" ht="13.7" customHeight="1">
+    <row r="26" spans="2:15" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="80">
         <v>4</v>
       </c>
       <c r="C26" s="88" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="82" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="82" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="112">
         <v>3.3E-3</v>
       </c>
       <c r="G26" s="21" t="s">
         <v>34</v>
       </c>
       <c r="H26" s="21" t="s">
         <v>36</v>
       </c>
       <c r="I26" s="63">
         <f>F$26*0.76</f>
         <v>2.5079999999999998E-3</v>
       </c>
       <c r="J26" s="22">
         <f>I26/F$26</f>
         <v>0.7599999999999999</v>
       </c>
       <c r="K26" s="23">
         <f t="shared" si="0"/>
-        <v>1.0577815267819486E-2</v>
+        <v>1.0980735551663748E-2</v>
       </c>
       <c r="L26" s="24">
         <f t="shared" si="3"/>
-        <v>10577.815267819486</v>
-[...2 lines deleted...]
-      <c r="N26" s="148"/>
+        <v>10980.735551663747</v>
+      </c>
+      <c r="M26" s="144"/>
+      <c r="N26" s="146"/>
     </row>
-    <row r="27" spans="2:15" ht="13.7" customHeight="1">
+    <row r="27" spans="2:15" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="105"/>
       <c r="C27" s="89"/>
       <c r="D27" s="98"/>
       <c r="E27" s="98"/>
       <c r="F27" s="100"/>
       <c r="G27" s="34" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I27" s="64">
         <f>F$26*0.15</f>
         <v>4.95E-4</v>
       </c>
       <c r="J27" s="27">
         <f>I27/F$26</f>
         <v>0.15</v>
       </c>
       <c r="K27" s="28">
         <f t="shared" si="0"/>
-        <v>2.0877266975959513E-3</v>
+        <v>2.1672504378283716E-3</v>
       </c>
       <c r="L27" s="29">
         <f t="shared" ref="L27:L28" si="5">K27*1000000</f>
-        <v>2087.7266975959515</v>
-[...2 lines deleted...]
-      <c r="N27" s="149"/>
+        <v>2167.2504378283716</v>
+      </c>
+      <c r="M27" s="145"/>
+      <c r="N27" s="147"/>
     </row>
-    <row r="28" spans="2:15" ht="13.7" customHeight="1">
+    <row r="28" spans="2:15" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="105"/>
       <c r="C28" s="89"/>
       <c r="D28" s="98"/>
       <c r="E28" s="98"/>
       <c r="F28" s="100"/>
       <c r="G28" s="34" t="s">
         <v>48</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="64">
         <f>F$26*0.03</f>
         <v>9.8999999999999994E-5</v>
       </c>
       <c r="J28" s="27">
         <f>I28/F$26</f>
         <v>0.03</v>
       </c>
       <c r="K28" s="28">
         <f t="shared" si="0"/>
-        <v>4.1754533951919023E-4</v>
+        <v>4.3345008756567427E-4</v>
       </c>
       <c r="L28" s="29">
         <f t="shared" si="5"/>
-        <v>417.54533951919024</v>
-[...2 lines deleted...]
-      <c r="N28" s="149"/>
+        <v>433.45008756567427</v>
+      </c>
+      <c r="M28" s="145"/>
+      <c r="N28" s="147"/>
     </row>
-    <row r="29" spans="2:15">
+    <row r="29" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B29" s="106"/>
       <c r="C29" s="89"/>
       <c r="D29" s="99"/>
       <c r="E29" s="99"/>
       <c r="F29" s="101"/>
       <c r="G29" s="26" t="s">
         <v>52</v>
       </c>
       <c r="H29" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I29" s="64">
         <f>F$26*0.03</f>
         <v>9.8999999999999994E-5</v>
       </c>
       <c r="J29" s="27">
         <f>I29/F$26</f>
         <v>0.03</v>
       </c>
       <c r="K29" s="28">
         <f t="shared" si="0"/>
-        <v>4.1754533951919023E-4</v>
+        <v>4.3345008756567427E-4</v>
       </c>
       <c r="L29" s="29">
         <f>K29*1000000</f>
-        <v>417.54533951919024</v>
-[...2 lines deleted...]
-      <c r="N29" s="149"/>
+        <v>433.45008756567427</v>
+      </c>
+      <c r="M29" s="145"/>
+      <c r="N29" s="147"/>
     </row>
-    <row r="30" spans="2:15" ht="15.75" thickBot="1">
-      <c r="B30" s="145"/>
+    <row r="30" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="143"/>
       <c r="C30" s="90"/>
       <c r="D30" s="91"/>
       <c r="E30" s="91"/>
       <c r="F30" s="113"/>
       <c r="G30" s="49" t="s">
         <v>53</v>
       </c>
       <c r="H30" s="49" t="s">
         <v>37</v>
       </c>
       <c r="I30" s="65">
         <f>F$26*0.03</f>
         <v>9.8999999999999994E-5</v>
       </c>
       <c r="J30" s="31">
         <f>I30/F$26</f>
         <v>0.03</v>
       </c>
       <c r="K30" s="32">
         <f t="shared" si="0"/>
-        <v>4.1754533951919023E-4</v>
+        <v>4.3345008756567427E-4</v>
       </c>
       <c r="L30" s="33">
         <f>K30*1000000</f>
-        <v>417.54533951919024</v>
-[...2 lines deleted...]
-      <c r="N30" s="149"/>
+        <v>433.45008756567427</v>
+      </c>
+      <c r="M30" s="145"/>
+      <c r="N30" s="147"/>
     </row>
-    <row r="31" spans="2:15">
-      <c r="B31" s="102">
+    <row r="31" spans="2:15" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="80">
         <v>5</v>
       </c>
       <c r="C31" s="88" t="s">
-        <v>84</v>
-[...8 lines deleted...]
-        <v>8.6999999999999994E-3</v>
+        <v>101</v>
+      </c>
+      <c r="D31" s="82" t="s">
+        <v>75</v>
+      </c>
+      <c r="E31" s="82" t="s">
+        <v>100</v>
+      </c>
+      <c r="F31" s="84">
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="G31" s="21" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="H31" s="21" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="I31" s="63">
-        <f>$F$31*J31</f>
-        <v>6.1769999999999993E-3</v>
+        <f>F$31*0.9999</f>
+        <v>8.9990999999999997E-4</v>
       </c>
       <c r="J31" s="22">
-        <v>0.71</v>
+        <v>0.98</v>
       </c>
       <c r="K31" s="23">
         <f t="shared" si="0"/>
-        <v>2.6052298608182201E-2</v>
+        <v>3.9400612959719786E-3</v>
       </c>
       <c r="L31" s="24">
-        <f>K31*1000000</f>
-[...2 lines deleted...]
-      <c r="M31" s="146"/>
+        <f t="shared" ref="L31:L38" si="6">K31*1000000</f>
+        <v>3940.0612959719788</v>
+      </c>
+      <c r="M31" s="144"/>
       <c r="N31" s="146"/>
     </row>
-    <row r="32" spans="2:15">
-[...18 lines deleted...]
-      <c r="K32" s="27">
+    <row r="32" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="81"/>
+      <c r="C32" s="90"/>
+      <c r="D32" s="83"/>
+      <c r="E32" s="83"/>
+      <c r="F32" s="87"/>
+      <c r="G32" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="H32" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="I32" s="65">
+        <f>F$31*0.02</f>
+        <v>1.8E-5</v>
+      </c>
+      <c r="J32" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="K32" s="32">
         <f t="shared" si="0"/>
-        <v>4.4032053985660052E-3</v>
-[...6 lines deleted...]
-      <c r="N32" s="147"/>
+        <v>7.8809106830122599E-5</v>
+      </c>
+      <c r="L32" s="33">
+        <f t="shared" si="6"/>
+        <v>78.809106830122602</v>
+      </c>
+      <c r="M32" s="148"/>
+      <c r="N32" s="149"/>
     </row>
-    <row r="33" spans="2:14">
-[...4 lines deleted...]
-      <c r="F33" s="144"/>
+    <row r="33" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B33" s="105">
+        <v>6</v>
+      </c>
+      <c r="C33" s="88" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="98" t="s">
+        <v>38</v>
+      </c>
+      <c r="F33" s="100">
+        <v>0.13159999999999999</v>
+      </c>
       <c r="G33" s="34" t="s">
-        <v>88</v>
-[...11 lines deleted...]
-      <c r="K33" s="27">
+        <v>39</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="I33" s="66">
+        <f>F$33*0.05</f>
+        <v>6.5799999999999999E-3</v>
+      </c>
+      <c r="J33" s="36">
+        <f t="shared" ref="J33:J38" si="7">I33/F$33</f>
+        <v>0.05</v>
+      </c>
+      <c r="K33" s="37">
         <f t="shared" si="0"/>
-        <v>2.9354702657106708E-3</v>
-[...1 lines deleted...]
-      <c r="L33" s="29">
+        <v>2.8809106830122593E-2</v>
+      </c>
+      <c r="L33" s="38">
         <f t="shared" si="6"/>
-        <v>2935.4702657106709</v>
-[...2 lines deleted...]
-      <c r="N33" s="147"/>
+        <v>28809.106830122593</v>
+      </c>
+      <c r="M33" s="145"/>
+      <c r="N33" s="150"/>
     </row>
-    <row r="34" spans="2:14" ht="15.75" thickBot="1">
-      <c r="B34" s="103"/>
+    <row r="34" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B34" s="106"/>
       <c r="C34" s="89"/>
-      <c r="D34" s="89"/>
-[...10 lines deleted...]
-        <v>7.8299999999999995E-4</v>
+      <c r="D34" s="99"/>
+      <c r="E34" s="99"/>
+      <c r="F34" s="101"/>
+      <c r="G34" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="H34" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" s="64">
+        <f>F$33*0.015</f>
+        <v>1.9740000000000001E-3</v>
       </c>
       <c r="J34" s="27">
-        <v>0.09</v>
-[...1 lines deleted...]
-      <c r="K34" s="27">
+        <f t="shared" si="7"/>
+        <v>1.5000000000000001E-2</v>
+      </c>
+      <c r="K34" s="28">
         <f t="shared" si="0"/>
-        <v>3.3024040489245047E-3</v>
+        <v>8.6427320490367783E-3</v>
       </c>
       <c r="L34" s="29">
         <f t="shared" si="6"/>
-        <v>3302.4040489245049</v>
-[...2 lines deleted...]
-      <c r="N34" s="147"/>
+        <v>8642.7320490367783</v>
+      </c>
+      <c r="M34" s="145"/>
+      <c r="N34" s="150"/>
     </row>
-    <row r="35" spans="2:14" ht="13.7" customHeight="1">
-[...28 lines deleted...]
-      <c r="K35" s="23">
+    <row r="35" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B35" s="106"/>
+      <c r="C35" s="89"/>
+      <c r="D35" s="99"/>
+      <c r="E35" s="99"/>
+      <c r="F35" s="101"/>
+      <c r="G35" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="H35" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="I35" s="64">
+        <f>F$33*0.05</f>
+        <v>6.5799999999999999E-3</v>
+      </c>
+      <c r="J35" s="27">
+        <f t="shared" si="7"/>
+        <v>0.05</v>
+      </c>
+      <c r="K35" s="28">
         <f t="shared" si="0"/>
-        <v>3.7954871362294394E-3</v>
-[...6 lines deleted...]
-      <c r="N35" s="148"/>
+        <v>2.8809106830122593E-2</v>
+      </c>
+      <c r="L35" s="29">
+        <f t="shared" si="6"/>
+        <v>28809.106830122593</v>
+      </c>
+      <c r="M35" s="145"/>
+      <c r="N35" s="150"/>
     </row>
-    <row r="36" spans="2:14" ht="15.75" thickBot="1">
-[...18 lines deleted...]
-      <c r="K36" s="32">
+    <row r="36" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B36" s="106"/>
+      <c r="C36" s="89"/>
+      <c r="D36" s="99"/>
+      <c r="E36" s="99"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="H36" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="I36" s="64">
+        <f>F$33*0.05</f>
+        <v>6.5799999999999999E-3</v>
+      </c>
+      <c r="J36" s="27">
+        <f t="shared" si="7"/>
+        <v>0.05</v>
+      </c>
+      <c r="K36" s="28">
         <f t="shared" si="0"/>
-        <v>7.591733445803459E-5</v>
-[...1 lines deleted...]
-      <c r="L36" s="33">
+        <v>2.8809106830122593E-2</v>
+      </c>
+      <c r="L36" s="29">
+        <f t="shared" si="6"/>
+        <v>28809.106830122593</v>
+      </c>
+      <c r="M36" s="145"/>
+      <c r="N36" s="150"/>
+    </row>
+    <row r="37" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="B37" s="106"/>
+      <c r="C37" s="89"/>
+      <c r="D37" s="99"/>
+      <c r="E37" s="99"/>
+      <c r="F37" s="101"/>
+      <c r="G37" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I37" s="64">
+        <f>F$33*0.003</f>
+        <v>3.948E-4</v>
+      </c>
+      <c r="J37" s="27">
         <f t="shared" si="7"/>
-        <v>75.917334458034588</v>
-[...2 lines deleted...]
-      <c r="N36" s="151"/>
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="K37" s="28">
+        <f t="shared" si="0"/>
+        <v>1.7285464098073557E-3</v>
+      </c>
+      <c r="L37" s="29">
+        <f t="shared" si="6"/>
+        <v>1728.5464098073558</v>
+      </c>
+      <c r="M37" s="145"/>
+      <c r="N37" s="150"/>
     </row>
-    <row r="37" spans="2:14">
-      <c r="B37" s="105">
+    <row r="38" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="107"/>
+      <c r="C38" s="89"/>
+      <c r="D38" s="108"/>
+      <c r="E38" s="108"/>
+      <c r="F38" s="109"/>
+      <c r="G38" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="H38" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="61">
+        <f>F$33*0.832</f>
+        <v>0.1094912</v>
+      </c>
+      <c r="J38" s="18">
+        <f t="shared" si="7"/>
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="K38" s="19">
+        <f t="shared" si="0"/>
+        <v>0.47938353765323993</v>
+      </c>
+      <c r="L38" s="20">
+        <f t="shared" si="6"/>
+        <v>479383.53765323991</v>
+      </c>
+      <c r="M38" s="148"/>
+      <c r="N38" s="151"/>
+    </row>
+    <row r="39" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="80">
         <v>7</v>
       </c>
-      <c r="C37" s="88" t="s">
-[...25 lines deleted...]
-      <c r="K37" s="37">
+      <c r="C39" s="88" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" s="82" t="s">
+        <v>65</v>
+      </c>
+      <c r="E39" s="92" t="s">
+        <v>95</v>
+      </c>
+      <c r="F39" s="84">
+        <v>2.7699999999999999E-2</v>
+      </c>
+      <c r="G39" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="I39" s="67">
+        <f>F39*0.965</f>
+        <v>2.6730499999999997E-2</v>
+      </c>
+      <c r="J39" s="22">
+        <f>I39/F$39</f>
+        <v>0.96499999999999997</v>
+      </c>
+      <c r="K39" s="23">
         <f t="shared" si="0"/>
-        <v>2.7752003374103756E-2</v>
-[...6 lines deleted...]
-      <c r="N37" s="147"/>
+        <v>0.11703371278458843</v>
+      </c>
+      <c r="L39" s="24">
+        <f t="shared" ref="L39:L41" si="8">K39*1000000</f>
+        <v>117033.71278458844</v>
+      </c>
+      <c r="M39" s="144"/>
+      <c r="N39" s="146"/>
     </row>
-    <row r="38" spans="2:14">
-[...62 lines deleted...]
-      <c r="B40" s="106"/>
+    <row r="40" spans="2:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="103"/>
       <c r="C40" s="89"/>
-      <c r="D40" s="99"/>
-[...10 lines deleted...]
-        <v>6.5799999999999999E-3</v>
+      <c r="D40" s="89"/>
+      <c r="E40" s="93"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I40" s="68">
+        <f>F39*0.03</f>
+        <v>8.3099999999999992E-4</v>
       </c>
       <c r="J40" s="27">
-        <f t="shared" si="8"/>
-        <v>0.05</v>
+        <f>I40/F$39</f>
+        <v>0.03</v>
       </c>
       <c r="K40" s="28">
         <f t="shared" si="0"/>
-        <v>2.7752003374103756E-2</v>
+        <v>3.638353765323993E-3</v>
       </c>
       <c r="L40" s="29">
-        <f t="shared" si="7"/>
-[...2 lines deleted...]
-      <c r="M40" s="147"/>
+        <f t="shared" si="8"/>
+        <v>3638.3537653239928</v>
+      </c>
+      <c r="M40" s="145"/>
       <c r="N40" s="147"/>
     </row>
-    <row r="41" spans="2:14">
-[...15 lines deleted...]
-      <c r="J41" s="27">
+    <row r="41" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="110"/>
+      <c r="C41" s="90"/>
+      <c r="D41" s="91"/>
+      <c r="E41" s="94"/>
+      <c r="F41" s="86"/>
+      <c r="G41" s="49" t="s">
+        <v>67</v>
+      </c>
+      <c r="H41" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="I41" s="69">
+        <f>F39*0.005</f>
+        <v>1.3850000000000001E-4</v>
+      </c>
+      <c r="J41" s="31">
+        <f>I41/F$39</f>
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="K41" s="32">
+        <f t="shared" si="0"/>
+        <v>6.0639229422066549E-4</v>
+      </c>
+      <c r="L41" s="33">
         <f t="shared" si="8"/>
-        <v>3.0000000000000001E-3</v>
-[...10 lines deleted...]
-      <c r="N41" s="147"/>
+        <v>606.39229422066546</v>
+      </c>
+      <c r="M41" s="148"/>
+      <c r="N41" s="149"/>
     </row>
-    <row r="42" spans="2:14" ht="15.75" thickBot="1">
-[...28 lines deleted...]
-      <c r="N42" s="150"/>
+    <row r="42" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="96"/>
+      <c r="D42" s="97"/>
+      <c r="E42" s="97"/>
+      <c r="F42" s="50">
+        <f>SUM(F9:F41)</f>
+        <v>0.22839999999999999</v>
+      </c>
+      <c r="G42" s="4"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="52"/>
+      <c r="J42" s="51"/>
+      <c r="K42" s="71">
+        <f>SUM(K9:K41)</f>
+        <v>1.000078415061296</v>
+      </c>
+      <c r="L42" s="72">
+        <f>SUM(L9:L41)</f>
+        <v>1000078.4150612958</v>
+      </c>
     </row>
-    <row r="43" spans="2:14" ht="13.7" customHeight="1">
-[...38 lines deleted...]
-      <c r="N43" s="148"/>
+    <row r="43" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
     </row>
-    <row r="44" spans="2:14" ht="13.7" customHeight="1">
-[...90 lines deleted...]
-      <c r="F48" s="53"/>
+    <row r="44" spans="2:14" x14ac:dyDescent="0.15">
+      <c r="F44" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="70">
-    <mergeCell ref="M17:M23"/>
+  <mergeCells count="63">
     <mergeCell ref="N17:N23"/>
-    <mergeCell ref="M43:M45"/>
-    <mergeCell ref="N43:N45"/>
+    <mergeCell ref="M39:M41"/>
+    <mergeCell ref="N39:N41"/>
     <mergeCell ref="M11:M16"/>
     <mergeCell ref="N11:N16"/>
-    <mergeCell ref="M37:M42"/>
-[...4 lines deleted...]
-    <mergeCell ref="N31:N34"/>
+    <mergeCell ref="M33:M38"/>
+    <mergeCell ref="N33:N38"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
     <mergeCell ref="M26:M30"/>
     <mergeCell ref="N26:N30"/>
+    <mergeCell ref="B26:B30"/>
+    <mergeCell ref="D26:D30"/>
+    <mergeCell ref="E26:E30"/>
+    <mergeCell ref="F26:F30"/>
+    <mergeCell ref="M17:M23"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M6:M8"/>
     <mergeCell ref="N6:N8"/>
-    <mergeCell ref="B31:B34"/>
-[...3 lines deleted...]
-    <mergeCell ref="F31:F34"/>
     <mergeCell ref="J6:J8"/>
     <mergeCell ref="K6:K8"/>
     <mergeCell ref="L6:L8"/>
-    <mergeCell ref="B26:B30"/>
-[...2 lines deleted...]
-    <mergeCell ref="F26:F30"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="C6:C8"/>
     <mergeCell ref="C26:C30"/>
     <mergeCell ref="D11:D16"/>
     <mergeCell ref="E11:E16"/>
     <mergeCell ref="F11:F16"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="F6:F8"/>
-    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="B42:E42"/>
     <mergeCell ref="D17:D23"/>
     <mergeCell ref="E17:E23"/>
     <mergeCell ref="F17:F23"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="E24:E25"/>
     <mergeCell ref="F24:F25"/>
     <mergeCell ref="B11:B25"/>
     <mergeCell ref="C11:C25"/>
-    <mergeCell ref="B37:B42"/>
-[...13 lines deleted...]
-    <mergeCell ref="E43:E45"/>
+    <mergeCell ref="B33:B38"/>
+    <mergeCell ref="D33:D38"/>
+    <mergeCell ref="E33:E38"/>
+    <mergeCell ref="F33:F38"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="C33:C38"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F39:F41"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="C39:C41"/>
+    <mergeCell ref="D39:D41"/>
+    <mergeCell ref="E39:E41"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="G12:G13 G15">
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G14">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1151" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
@@ -4841,478 +4566,428 @@
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1197" r:id="rId8">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>152400</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>619125</xdr:colOff>
                 <xdr:row>28</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1197" r:id="rId8"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1211" r:id="rId10">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1213" r:id="rId10">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>104775</xdr:colOff>
-                <xdr:row>30</xdr:row>
-[...24 lines deleted...]
-                <xdr:row>38</xdr:row>
+                <xdr:row>34</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>685800</xdr:colOff>
-                <xdr:row>40</xdr:row>
+                <xdr:row>36</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1213" r:id="rId12"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1213" r:id="rId10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1215" r:id="rId14">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1215" r:id="rId12">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
-                <xdr:row>42</xdr:row>
+                <xdr:row>38</xdr:row>
                 <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>619125</xdr:colOff>
-                <xdr:row>44</xdr:row>
+                <xdr:row>40</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1215" r:id="rId14"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1215" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1217" r:id="rId16">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1217" r:id="rId14">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>57150</xdr:colOff>
                 <xdr:row>11</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>704850</xdr:colOff>
                 <xdr:row>14</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1217" r:id="rId16"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1217" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1219" r:id="rId18">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1219" r:id="rId16">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>57150</xdr:colOff>
                 <xdr:row>17</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>704850</xdr:colOff>
                 <xdr:row>20</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1219" r:id="rId18"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1219" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1234" r:id="rId20">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1234" r:id="rId18">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>152400</xdr:colOff>
-                <xdr:row>34</xdr:row>
+                <xdr:row>30</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>514350</xdr:colOff>
-                <xdr:row>35</xdr:row>
+                <xdr:row>31</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1234" r:id="rId20"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1234" r:id="rId18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1235" r:id="rId22">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1249" r:id="rId20">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>152400</xdr:colOff>
+                <xdr:row>11</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>752475</xdr:colOff>
+                <xdr:row>14</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1249" r:id="rId20"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1250" r:id="rId22">
           <objectPr defaultSize="0" autoPict="0" r:id="rId23">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>247650</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:colOff>209550</xdr:colOff>
+                <xdr:row>18</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>638175</xdr:colOff>
+                <xdr:colOff>695325</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1250" r:id="rId22"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1251" r:id="rId24">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>323850</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>609600</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>276225</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1251" r:id="rId24"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1252" r:id="rId26">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId27">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>333375</xdr:colOff>
+                <xdr:row>24</xdr:row>
+                <xdr:rowOff>57150</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>619125</xdr:colOff>
+                <xdr:row>24</xdr:row>
+                <xdr:rowOff>266700</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1252" r:id="rId26"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1253" r:id="rId28">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId29">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>238125</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>723900</xdr:colOff>
                 <xdr:row>28</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1253" r:id="rId28"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1254" r:id="rId30">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId31">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>295275</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>619125</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>123825</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="1254" r:id="rId30"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1255" r:id="rId32">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId33">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>133350</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>762000</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>180975</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1255" r:id="rId32"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1256" r:id="rId34">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId35">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>171450</xdr:colOff>
+                <xdr:row>38</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>600075</xdr:colOff>
+                <xdr:row>40</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1235" r:id="rId22"/>
-[...199 lines deleted...]
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1248" r:id="rId38"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="1256" r:id="rId34"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>XS1-OUF2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hungry</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property pid="2" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_URL">
     <vt:lpwstr>http://srv-bri-cognidox.xmos.local</vt:lpwstr>
   </property>
   <property pid="3" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Author">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="4" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Issuer">
     <vt:lpwstr>Sunny Suen (sunny)</vt:lpwstr>
   </property>
   <property pid="5" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssueDate">
-    <vt:lpwstr>2024-02-05</vt:lpwstr>
+    <vt:lpwstr>2026-05-01</vt:lpwstr>
   </property>
   <property pid="7" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Partnum">
     <vt:lpwstr>XM-009753-UN</vt:lpwstr>
   </property>
   <property pid="8" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Version">
-    <vt:lpwstr>10</vt:lpwstr>
+    <vt:lpwstr>11</vt:lpwstr>
   </property>
   <property pid="9" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDoxKey_Value">
     <vt:lpwstr>7ZaUgKc3DhkI/btzVPCaWaiq4yw</vt:lpwstr>
   </property>
   <property pid="11" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Title">
     <vt:lpwstr>FB236 XUF/XEF/XLF Series Chemical Analysis/RoHS/MSDS data reports spreadsheet</vt:lpwstr>
   </property>
   <property pid="12" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_VersionType">
     <vt:lpwstr>Issue</vt:lpwstr>
   </property>
   <property pid="13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssuerName">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="14" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Auto-update">
     <vt:bool>true</vt:bool>
   </property>
   <property pid="15" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Published URL">
     <vt:lpwstr>/published/</vt:lpwstr>
   </property>
 </Properties>
 </file>