--- v0 (2025-11-11)
+++ v1 (2026-06-03)
@@ -1,211 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject2.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject3.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject5.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject6.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject7.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject8.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject9.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject10.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject11.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject12.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject13.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject14.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject15.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject16.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sunny\Desktop\renew ICP-MSDS reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\nas01\품질팀\IQA Eng'r\5. MCD(Meterial Composition Declaration)\X-mos\xmos_ICP&amp;MSDS reports\xmos_ICP&amp;MSDS reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CEFDFEAC-F616-43D2-BFDA-AD593B34E890}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7AD3ED4-49F8-4135-A8FC-92A3BD1AE0D4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21840" tabRatio="681" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="960" windowWidth="38400" windowHeight="20640" tabRatio="681" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="XS1-OU4" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="material" localSheetId="0">#REF!</definedName>
     <definedName name="material">#REF!</definedName>
     <definedName name="Y_N" localSheetId="0">#REF!</definedName>
     <definedName name="Y_N">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
-  <extLst>
-[...11 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I41" i="9" l="1"/>
+  <c r="I40" i="9" l="1"/>
+  <c r="I41" i="9"/>
   <c r="I42" i="9"/>
-  <c r="I43" i="9"/>
-[...1 lines deleted...]
-  <c r="I39" i="9"/>
+  <c r="I39" i="9" l="1"/>
   <c r="I38" i="9"/>
   <c r="I37" i="9"/>
   <c r="I36" i="9"/>
   <c r="I35" i="9"/>
   <c r="I34" i="9"/>
   <c r="I33" i="9"/>
   <c r="I32" i="9"/>
   <c r="I31" i="9"/>
   <c r="I30" i="9"/>
   <c r="I29" i="9"/>
   <c r="I28" i="9"/>
   <c r="I27" i="9"/>
   <c r="I26" i="9"/>
   <c r="I13" i="9"/>
   <c r="I12" i="9"/>
   <c r="I11" i="9"/>
   <c r="I10" i="9" l="1"/>
   <c r="I9" i="9" l="1"/>
-  <c r="F44" i="9" l="1"/>
+  <c r="F43" i="9" l="1"/>
   <c r="K21" i="9" l="1"/>
   <c r="L21" i="9" s="1"/>
   <c r="K20" i="9"/>
   <c r="L20" i="9" s="1"/>
   <c r="K24" i="9"/>
   <c r="L24" i="9" s="1"/>
   <c r="K22" i="9"/>
   <c r="L22" i="9" s="1"/>
   <c r="K16" i="9"/>
   <c r="L16" i="9" s="1"/>
   <c r="K17" i="9"/>
   <c r="L17" i="9" s="1"/>
   <c r="K25" i="9"/>
   <c r="L25" i="9" s="1"/>
   <c r="K19" i="9"/>
   <c r="L19" i="9" s="1"/>
   <c r="K23" i="9"/>
   <c r="L23" i="9" s="1"/>
   <c r="K18" i="9"/>
   <c r="L18" i="9" s="1"/>
   <c r="K15" i="9"/>
   <c r="L15" i="9" s="1"/>
   <c r="K10" i="9"/>
   <c r="L10" i="9" s="1"/>
   <c r="K14" i="9"/>
   <c r="L14" i="9" s="1"/>
-  <c r="K43" i="9"/>
-  <c r="L43" i="9" s="1"/>
+  <c r="K42" i="9"/>
+  <c r="L42" i="9" s="1"/>
   <c r="K33" i="9"/>
   <c r="L33" i="9" s="1"/>
   <c r="E4" i="9"/>
   <c r="K36" i="9"/>
   <c r="L36" i="9" s="1"/>
   <c r="K29" i="9"/>
   <c r="L29" i="9" s="1"/>
   <c r="K9" i="9"/>
-  <c r="K40" i="9"/>
-[...2 lines deleted...]
-  <c r="L38" i="9" s="1"/>
+  <c r="K39" i="9"/>
+  <c r="L39" i="9" s="1"/>
+  <c r="K37" i="9"/>
+  <c r="L37" i="9" s="1"/>
   <c r="K34" i="9"/>
   <c r="L34" i="9" s="1"/>
   <c r="K30" i="9"/>
   <c r="L30" i="9" s="1"/>
   <c r="K31" i="9"/>
   <c r="L31" i="9" s="1"/>
-  <c r="K42" i="9"/>
-[...2 lines deleted...]
-  <c r="L39" i="9" s="1"/>
   <c r="K41" i="9"/>
   <c r="L41" i="9" s="1"/>
+  <c r="K38" i="9"/>
+  <c r="L38" i="9" s="1"/>
+  <c r="K40" i="9"/>
+  <c r="L40" i="9" s="1"/>
   <c r="K28" i="9"/>
   <c r="L28" i="9" s="1"/>
   <c r="K26" i="9"/>
   <c r="L26" i="9" s="1"/>
-  <c r="K37" i="9"/>
-  <c r="L37" i="9" s="1"/>
   <c r="K12" i="9"/>
   <c r="L12" i="9" s="1"/>
   <c r="K13" i="9"/>
   <c r="L13" i="9" s="1"/>
   <c r="K27" i="9"/>
   <c r="L27" i="9" s="1"/>
   <c r="K35" i="9"/>
   <c r="L35" i="9" s="1"/>
   <c r="K32" i="9"/>
   <c r="L32" i="9" s="1"/>
   <c r="L9" i="9" l="1"/>
   <c r="K11" i="9"/>
-  <c r="K44" i="9" s="1"/>
+  <c r="K43" i="9" s="1"/>
   <c r="L11" i="9" l="1"/>
-  <c r="L44" i="9" s="1"/>
+  <c r="L43" i="9" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="110">
   <si>
     <t>7440-02-0</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Part NO.</t>
   </si>
   <si>
     <t>Lead-free</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Name of  COMPONENT</t>
   </si>
   <si>
     <t>Material Name</t>
   </si>
   <si>
     <t>CAS Number</t>
   </si>
   <si>
     <t>Total Package Weight</t>
   </si>
@@ -454,94 +438,50 @@
   <si>
     <t>Kinsus</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Continuous Filament Fiber Glass</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Copper</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Trade secret</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>65997-17-3</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>7440-50-8</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
-    <t>Epoxy resin A</t>
-[...42 lines deleted...]
-  <si>
     <t xml:space="preserve">Cured thermosetting resin </t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> </t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>Acrylate resin</t>
   </si>
   <si>
     <t>Trade secrets</t>
   </si>
   <si>
     <t>Organic pigments</t>
   </si>
   <si>
@@ -573,67 +513,108 @@
     <t>34590-94-8</t>
   </si>
   <si>
     <t>3-methoxy-3-methylbutylacetate</t>
   </si>
   <si>
     <t>103429-90-9</t>
   </si>
   <si>
     <t>Heavy Aromatic Solvent naphtha</t>
   </si>
   <si>
     <t>64742-94-5</t>
   </si>
   <si>
     <t>Naphthalene</t>
   </si>
   <si>
     <t>91-20-3</t>
   </si>
   <si>
     <t>HL-832NXA</t>
     <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
-    <t>2024.02.05</t>
+    <t>Epoxy resin</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>Silica(Amorphous) A</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>Silica(Amorphous) B</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>Aluminum Hydroxide</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>Carbon black</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>85954-11-6</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>60676-86-0</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>7631-86-9</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>21645-51-2</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>1333-86-4</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026.04.27</t>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000_ "/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="0_ "/>
+    <numFmt numFmtId="176" formatCode="0.0000_ "/>
+    <numFmt numFmtId="177" formatCode="0.00000_);[Red]\(0.00000\)"/>
+    <numFmt numFmtId="178" formatCode="0.00000"/>
+    <numFmt numFmtId="179" formatCode="0.00000_ "/>
+    <numFmt numFmtId="180" formatCode="0.0000"/>
+    <numFmt numFmtId="181" formatCode="0.0000_);[Red]\(0.0000\)"/>
+    <numFmt numFmtId="182" formatCode="0_ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
@@ -1314,385 +1295,388 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="197">
+  <cellXfs count="201">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="177" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="15" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="17" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="2" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="4" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="4" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="4" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="4" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="4" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="4" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="4" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="181" fontId="10" fillId="4" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="179" fontId="8" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="10" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="15" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="15" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="8" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="8" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1708,259 +1692,268 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="4" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="4" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="12" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="10" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="34" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="178" fontId="10" fillId="4" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="10" fillId="4" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="0,0_x000d__x000a_NA_x000d__x000a_" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_test q4_4" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="표준 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="표준_MDIN240_compositiontable_090226" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF3366FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -2072,57 +2065,57 @@
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
-          <xdr:row>40</xdr:row>
+          <xdr:row>39</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>847725</xdr:colOff>
-          <xdr:row>42</xdr:row>
+          <xdr:row>41</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2125" name="Object 77" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2125"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
@@ -2200,105 +2193,50 @@
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>800100</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2129" name="Object 81" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051080000}"/>
-                </a:ext>
-[...53 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -2455,603 +2393,796 @@
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>38100</xdr:rowOff>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>180975</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>762000</xdr:colOff>
+          <xdr:row>37</xdr:row>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2190" name="Object 142" hidden="1">
+            <xdr:cNvPr id="2202" name="Object 154" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2190"/>
+                  <a14:compatExt spid="_x0000_s2202"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>142875</xdr:rowOff>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>10</xdr:row>
+          <xdr:rowOff>123825</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>733425</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:colOff>631825</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2191" name="Object 143" hidden="1">
+            <xdr:cNvPr id="2203" name="Object 155" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2191"/>
+                  <a14:compatExt spid="_x0000_s2203"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C922CF-CEE9-46DE-AF41-03F4894BE8E3}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>152400</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:colOff>123825</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>762000</xdr:colOff>
+          <xdr:colOff>758825</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>38100</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2192" name="Object 144" hidden="1">
+            <xdr:cNvPr id="2204" name="Object 156" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2192"/>
+                  <a14:compatExt spid="_x0000_s2204"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92CDC103-3205-4771-AD61-A05E2F902D72}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:colOff>200025</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>704850</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>209550</xdr:rowOff>
+          <xdr:colOff>657225</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>409575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2193" name="Object 145" hidden="1">
+            <xdr:cNvPr id="2205" name="Object 157" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2193"/>
+                  <a14:compatExt spid="_x0000_s2205"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7E759B9-35CB-4D81-9464-78345DDED74F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>152400</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>190501</xdr:colOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>723900</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:colOff>685801</xdr:colOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2194" name="Object 146" hidden="1">
+            <xdr:cNvPr id="2206" name="Object 158" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2194"/>
+                  <a14:compatExt spid="_x0000_s2206"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58CD7D78-B00E-4916-AE39-E8A13C54CD28}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>695325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>30</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2197" name="Object 149" hidden="1">
+            <xdr:cNvPr id="2207" name="Object 159" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2197"/>
+                  <a14:compatExt spid="_x0000_s2207"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAEC9DBB-29C1-4A41-9A2F-2B59883043A6}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:colOff>142875</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>714375</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>466725</xdr:rowOff>
+          <xdr:colOff>739775</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2198" name="Object 150" hidden="1">
+            <xdr:cNvPr id="2208" name="Object 160" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2198"/>
+                  <a14:compatExt spid="_x0000_s2208"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E95F454E-3329-4520-A47C-ABF02EB2FC90}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>228600</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:colOff>161925</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>666750</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>438150</xdr:rowOff>
+          <xdr:colOff>723900</xdr:colOff>
+          <xdr:row>37</xdr:row>
+          <xdr:rowOff>107156</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2199" name="Object 151" hidden="1">
+            <xdr:cNvPr id="2209" name="Object 161" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s2199"/>
+                  <a14:compatExt spid="_x0000_s2209"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097080000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{296AC193-4A5D-4A1C-8FC5-B06229ABCF2A}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
               <a:headEnd/>
-              <a:tailEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
             </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>247650</xdr:colOff>
+          <xdr:row>39</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>666750</xdr:colOff>
+          <xdr:row>41</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2210" name="Object 162" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2210"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A9CDFB-47CD-4F34-A8AA-B53BC77E4B7F}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a:ln>
+            <a:effectLst/>
+            <a:extLst>
+              <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                <a14:hiddenEffects>
+                  <a:effectLst>
+                    <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                      <a:srgbClr val="808080"/>
+                    </a:outerShdw>
+                  </a:effectLst>
+                </a14:hiddenEffects>
+              </a:ext>
+            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3185,1529 +3316,1506 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject16.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject15.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:O49"/>
+  <dimension ref="B1:O48"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M3" sqref="M3"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K40" sqref="K40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="33.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.77734375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.77734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="1"/>
     <col min="11" max="11" width="10.44140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.5546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.77734375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="53.45" customHeight="1"/>
-    <row r="2" spans="2:15" ht="15.75" thickBot="1">
+    <row r="1" spans="2:15" ht="53.45" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="6"/>
     </row>
-    <row r="3" spans="2:15">
-      <c r="B3" s="141" t="s">
+    <row r="3" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B3" s="142" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="142"/>
-[...1 lines deleted...]
-      <c r="E3" s="144" t="s">
+      <c r="C3" s="143"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="145" t="s">
         <v>67</v>
       </c>
-      <c r="F3" s="144"/>
+      <c r="F3" s="145"/>
       <c r="G3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>66</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="123" t="s">
-[...3 lines deleted...]
-      <c r="L3" s="125"/>
+      <c r="J3" s="124" t="s">
+        <v>109</v>
+      </c>
+      <c r="K3" s="125"/>
+      <c r="L3" s="126"/>
     </row>
-    <row r="4" spans="2:15" ht="15.75" thickBot="1">
-      <c r="B4" s="126" t="s">
+    <row r="4" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="127" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="127"/>
-[...2 lines deleted...]
-        <f>F44</f>
+      <c r="C4" s="128"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="130">
+        <f>F43</f>
         <v>0.20669999999999999</v>
       </c>
-      <c r="F4" s="130"/>
+      <c r="F4" s="131"/>
       <c r="G4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="131" t="s">
+      <c r="J4" s="132" t="s">
         <v>44</v>
       </c>
-      <c r="K4" s="132"/>
-      <c r="L4" s="133"/>
+      <c r="K4" s="133"/>
+      <c r="L4" s="134"/>
     </row>
-    <row r="5" spans="2:15" ht="15.75" thickBot="1">
+    <row r="5" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
       <c r="F5" s="3"/>
       <c r="G5" s="13"/>
       <c r="H5" s="4"/>
       <c r="I5" s="5"/>
       <c r="J5" s="3"/>
       <c r="K5" s="4"/>
       <c r="L5" s="6"/>
     </row>
-    <row r="6" spans="2:15" ht="13.7" customHeight="1">
-      <c r="B6" s="171" t="s">
+    <row r="6" spans="2:15" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="172" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="115" t="s">
+      <c r="C6" s="116" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="134" t="s">
+      <c r="D6" s="135" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="134" t="s">
+      <c r="E6" s="135" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="134" t="s">
+      <c r="F6" s="135" t="s">
         <v>12</v>
       </c>
-      <c r="G6" s="134" t="s">
+      <c r="G6" s="135" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="134" t="s">
+      <c r="H6" s="135" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="166" t="s">
+      <c r="I6" s="167" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="134" t="s">
+      <c r="J6" s="135" t="s">
         <v>15</v>
       </c>
-      <c r="K6" s="134" t="s">
+      <c r="K6" s="135" t="s">
         <v>16</v>
       </c>
-      <c r="L6" s="110" t="s">
+      <c r="L6" s="111" t="s">
         <v>17</v>
       </c>
-      <c r="M6" s="110" t="s">
+      <c r="M6" s="111" t="s">
         <v>55</v>
       </c>
-      <c r="N6" s="110" t="s">
+      <c r="N6" s="111" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="7" spans="2:15">
-[...12 lines deleted...]
-      <c r="N7" s="111"/>
+    <row r="7" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B7" s="173"/>
+      <c r="C7" s="117"/>
+      <c r="D7" s="136"/>
+      <c r="E7" s="136"/>
+      <c r="F7" s="138"/>
+      <c r="G7" s="140"/>
+      <c r="H7" s="136"/>
+      <c r="I7" s="168"/>
+      <c r="J7" s="138"/>
+      <c r="K7" s="138"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
     </row>
-    <row r="8" spans="2:15" ht="15.75" thickBot="1">
-[...12 lines deleted...]
-      <c r="N8" s="112"/>
+    <row r="8" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="174"/>
+      <c r="C8" s="117"/>
+      <c r="D8" s="137"/>
+      <c r="E8" s="137"/>
+      <c r="F8" s="139"/>
+      <c r="G8" s="141"/>
+      <c r="H8" s="137"/>
+      <c r="I8" s="169"/>
+      <c r="J8" s="139"/>
+      <c r="K8" s="139"/>
+      <c r="L8" s="113"/>
+      <c r="M8" s="113"/>
+      <c r="N8" s="113"/>
     </row>
-    <row r="9" spans="2:15" ht="15.75" thickBot="1">
+    <row r="9" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B9" s="49">
         <v>1</v>
       </c>
       <c r="C9" s="50" t="s">
         <v>48</v>
       </c>
       <c r="D9" s="50" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="50" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="51">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="G9" s="50" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="50" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="52">
         <f>F9</f>
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="J9" s="53">
         <v>1</v>
       </c>
       <c r="K9" s="95">
-        <f t="shared" ref="K9:K43" si="0">I9/$F$44</f>
+        <f t="shared" ref="K9:K42" si="0">I9/$F$43</f>
         <v>2.2738268021286891E-2</v>
       </c>
       <c r="L9" s="96">
         <f t="shared" ref="L9:L28" si="1">K9*1000000</f>
         <v>22738.268021286891</v>
       </c>
       <c r="M9" s="97" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="N9" s="98" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
     </row>
-    <row r="10" spans="2:15" ht="15.75" thickBot="1">
+    <row r="10" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B10" s="45">
         <v>2</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="42" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="46">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="47">
         <f>F10</f>
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="J10" s="48">
         <v>1</v>
       </c>
       <c r="K10" s="99">
         <f t="shared" si="0"/>
         <v>2.2738268021286891E-2</v>
       </c>
       <c r="L10" s="100">
         <f t="shared" si="1"/>
         <v>22738.268021286891</v>
       </c>
       <c r="M10" s="101" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="N10" s="90" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
     </row>
-    <row r="11" spans="2:15">
-      <c r="B11" s="117">
+    <row r="11" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B11" s="118">
         <v>3</v>
       </c>
-      <c r="C11" s="147" t="s">
+      <c r="C11" s="148" t="s">
         <v>69</v>
       </c>
-      <c r="D11" s="120" t="s">
+      <c r="D11" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="E11" s="120" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="107">
+      <c r="E11" s="121" t="s">
+        <v>98</v>
+      </c>
+      <c r="F11" s="108">
         <v>3.6900000000000002E-2</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="H11" s="44" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="37">
         <f>$F$11*J11</f>
         <v>1.107E-2</v>
       </c>
       <c r="J11" s="23">
         <v>0.3</v>
       </c>
       <c r="K11" s="102">
         <f t="shared" si="0"/>
         <v>5.355587808417997E-2</v>
       </c>
       <c r="L11" s="91">
         <f t="shared" si="1"/>
         <v>53555.878084179967</v>
       </c>
-      <c r="M11" s="162"/>
-      <c r="N11" s="170"/>
+      <c r="M11" s="163"/>
+      <c r="N11" s="171"/>
     </row>
-    <row r="12" spans="2:15">
-[...4 lines deleted...]
-      <c r="F12" s="108"/>
+    <row r="12" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="B12" s="119"/>
+      <c r="C12" s="148"/>
+      <c r="D12" s="122"/>
+      <c r="E12" s="122"/>
+      <c r="F12" s="109"/>
       <c r="G12" s="25" t="s">
         <v>71</v>
       </c>
       <c r="H12" s="25" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="35">
         <f t="shared" ref="I12:I13" si="2">$F$11*J12</f>
         <v>1.107E-2</v>
       </c>
       <c r="J12" s="17">
         <v>0.3</v>
       </c>
       <c r="K12" s="18">
         <f t="shared" si="0"/>
         <v>5.355587808417997E-2</v>
       </c>
       <c r="L12" s="92">
         <f t="shared" si="1"/>
         <v>53555.878084179967</v>
       </c>
-      <c r="M12" s="163"/>
-      <c r="N12" s="170"/>
+      <c r="M12" s="164"/>
+      <c r="N12" s="171"/>
+      <c r="O12" s="106"/>
     </row>
-    <row r="13" spans="2:15" ht="15" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="F13" s="109"/>
+    <row r="13" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="119"/>
+      <c r="C13" s="149"/>
+      <c r="D13" s="123"/>
+      <c r="E13" s="123"/>
+      <c r="F13" s="110"/>
       <c r="G13" s="26" t="s">
         <v>72</v>
       </c>
       <c r="H13" s="43" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="36">
         <f t="shared" si="2"/>
         <v>1.4760000000000002E-2</v>
       </c>
       <c r="J13" s="20">
         <v>0.4</v>
       </c>
       <c r="K13" s="21">
         <f t="shared" si="0"/>
         <v>7.1407837445573302E-2</v>
       </c>
       <c r="L13" s="22">
         <f t="shared" si="1"/>
         <v>71407.837445573299</v>
       </c>
-      <c r="M13" s="175"/>
-      <c r="N13" s="174"/>
+      <c r="M13" s="176"/>
+      <c r="N13" s="175"/>
     </row>
-    <row r="14" spans="2:15" s="60" customFormat="1">
-[...1 lines deleted...]
-      <c r="C14" s="153" t="s">
+    <row r="14" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="119"/>
+      <c r="C14" s="154" t="s">
         <v>31</v>
       </c>
-      <c r="D14" s="113" t="s">
+      <c r="D14" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="E14" s="113" t="s">
+      <c r="E14" s="114" t="s">
         <v>33</v>
       </c>
-      <c r="F14" s="159">
+      <c r="F14" s="160">
         <v>1.5299999999999999E-2</v>
       </c>
       <c r="G14" s="82" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="H14" s="83" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="I14" s="84">
         <v>6.1047000000000002E-3</v>
       </c>
       <c r="J14" s="69">
         <v>0.39900000000000002</v>
       </c>
       <c r="K14" s="102">
         <f t="shared" si="0"/>
         <v>2.9534107402031932E-2</v>
       </c>
       <c r="L14" s="91">
         <f t="shared" si="1"/>
         <v>29534.107402031932</v>
       </c>
-      <c r="M14" s="162"/>
-      <c r="N14" s="169"/>
+      <c r="M14" s="189"/>
+      <c r="N14" s="170"/>
       <c r="O14" s="85"/>
     </row>
-    <row r="15" spans="2:15" s="60" customFormat="1">
-[...4 lines deleted...]
-      <c r="F15" s="159"/>
+    <row r="15" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="119"/>
+      <c r="C15" s="155"/>
+      <c r="D15" s="114"/>
+      <c r="E15" s="114"/>
+      <c r="F15" s="160"/>
       <c r="G15" s="82" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="H15" s="83" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="I15" s="84">
         <v>7.6500000000000003E-5</v>
       </c>
       <c r="J15" s="69">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="K15" s="102">
-        <f t="shared" ref="K15:K25" si="3">I15/$F$44</f>
+        <f t="shared" si="0"/>
         <v>3.7010159651669087E-4</v>
       </c>
       <c r="L15" s="91">
-        <f t="shared" ref="L15:L25" si="4">K15*1000000</f>
+        <f t="shared" ref="L15:L25" si="3">K15*1000000</f>
         <v>370.10159651669085</v>
       </c>
-      <c r="M15" s="163"/>
-      <c r="N15" s="170"/>
+      <c r="M15" s="183"/>
+      <c r="N15" s="171"/>
       <c r="O15" s="85"/>
     </row>
-    <row r="16" spans="2:15" s="60" customFormat="1">
-[...4 lines deleted...]
-      <c r="F16" s="159"/>
+    <row r="16" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="119"/>
+      <c r="C16" s="155"/>
+      <c r="D16" s="114"/>
+      <c r="E16" s="114"/>
+      <c r="F16" s="160"/>
       <c r="G16" s="82" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="H16" s="83" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="I16" s="84">
         <v>7.6500000000000003E-5</v>
       </c>
       <c r="J16" s="69">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="K16" s="102">
+        <f t="shared" si="0"/>
+        <v>3.7010159651669087E-4</v>
+      </c>
+      <c r="L16" s="91">
         <f t="shared" si="3"/>
-        <v>3.7010159651669087E-4</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>370.10159651669085</v>
       </c>
-      <c r="M16" s="163"/>
-      <c r="N16" s="170"/>
+      <c r="M16" s="183"/>
+      <c r="N16" s="171"/>
       <c r="O16" s="85"/>
     </row>
-    <row r="17" spans="2:15" s="60" customFormat="1">
-[...4 lines deleted...]
-      <c r="F17" s="159"/>
+    <row r="17" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="119"/>
+      <c r="C17" s="155"/>
+      <c r="D17" s="114"/>
+      <c r="E17" s="114"/>
+      <c r="F17" s="160"/>
       <c r="G17" s="82" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="H17" s="83" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="I17" s="84">
         <v>4.5899999999999999E-4</v>
       </c>
       <c r="J17" s="69">
         <v>0.03</v>
       </c>
       <c r="K17" s="102">
+        <f t="shared" si="0"/>
+        <v>2.2206095791001451E-3</v>
+      </c>
+      <c r="L17" s="91">
         <f t="shared" si="3"/>
-        <v>2.2206095791001451E-3</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>2220.6095791001453</v>
       </c>
-      <c r="M17" s="163"/>
-      <c r="N17" s="170"/>
+      <c r="M17" s="183"/>
+      <c r="N17" s="171"/>
       <c r="O17" s="85"/>
     </row>
-    <row r="18" spans="2:15" s="60" customFormat="1">
-[...4 lines deleted...]
-      <c r="F18" s="159"/>
+    <row r="18" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="119"/>
+      <c r="C18" s="155"/>
+      <c r="D18" s="114"/>
+      <c r="E18" s="114"/>
+      <c r="F18" s="160"/>
       <c r="G18" s="82" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="83" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="84">
         <v>3.9779999999999998E-3</v>
       </c>
       <c r="J18" s="69">
         <v>0.26</v>
       </c>
       <c r="K18" s="102">
+        <f t="shared" si="0"/>
+        <v>1.9245283018867923E-2</v>
+      </c>
+      <c r="L18" s="91">
         <f t="shared" si="3"/>
-        <v>1.9245283018867923E-2</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>19245.283018867922</v>
       </c>
-      <c r="M18" s="163"/>
-      <c r="N18" s="170"/>
+      <c r="M18" s="183"/>
+      <c r="N18" s="171"/>
       <c r="O18" s="85"/>
     </row>
-    <row r="19" spans="2:15" s="60" customFormat="1">
-[...4 lines deleted...]
-      <c r="F19" s="159"/>
+    <row r="19" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="119"/>
+      <c r="C19" s="155"/>
+      <c r="D19" s="114"/>
+      <c r="E19" s="114"/>
+      <c r="F19" s="160"/>
       <c r="G19" s="82" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="H19" s="83" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="I19" s="84">
         <v>7.6500000000000003E-5</v>
       </c>
       <c r="J19" s="69">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="K19" s="102">
+        <f t="shared" si="0"/>
+        <v>3.7010159651669087E-4</v>
+      </c>
+      <c r="L19" s="91">
         <f t="shared" si="3"/>
-        <v>3.7010159651669087E-4</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>370.10159651669085</v>
       </c>
-      <c r="M19" s="163"/>
-      <c r="N19" s="170"/>
+      <c r="M19" s="183"/>
+      <c r="N19" s="171"/>
       <c r="O19" s="85"/>
     </row>
-    <row r="20" spans="2:15" s="60" customFormat="1" ht="26.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="F20" s="160"/>
+    <row r="20" spans="2:15" s="60" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="119"/>
+      <c r="C20" s="155"/>
+      <c r="D20" s="115"/>
+      <c r="E20" s="115"/>
+      <c r="F20" s="161"/>
       <c r="G20" s="86" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="H20" s="87" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="I20" s="84">
         <v>1.5300000000000001E-4</v>
       </c>
       <c r="J20" s="74">
         <v>0.01</v>
       </c>
       <c r="K20" s="102">
+        <f t="shared" si="0"/>
+        <v>7.4020319303338175E-4</v>
+      </c>
+      <c r="L20" s="91">
         <f t="shared" si="3"/>
-        <v>7.4020319303338175E-4</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>740.20319303338169</v>
       </c>
-      <c r="M20" s="163"/>
-      <c r="N20" s="170"/>
+      <c r="M20" s="183"/>
+      <c r="N20" s="171"/>
+      <c r="O20" s="105"/>
     </row>
-    <row r="21" spans="2:15" s="60" customFormat="1" ht="26.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="F21" s="160"/>
+    <row r="21" spans="2:15" s="60" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="119"/>
+      <c r="C21" s="155"/>
+      <c r="D21" s="115"/>
+      <c r="E21" s="115"/>
+      <c r="F21" s="161"/>
       <c r="G21" s="86" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="H21" s="87" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="I21" s="84">
         <v>4.5899999999999999E-4</v>
       </c>
       <c r="J21" s="74">
         <v>0.03</v>
       </c>
       <c r="K21" s="102">
+        <f t="shared" si="0"/>
+        <v>2.2206095791001451E-3</v>
+      </c>
+      <c r="L21" s="91">
         <f t="shared" si="3"/>
-        <v>2.2206095791001451E-3</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>2220.6095791001453</v>
       </c>
-      <c r="M21" s="163"/>
-      <c r="N21" s="170"/>
+      <c r="M21" s="183"/>
+      <c r="N21" s="171"/>
     </row>
-    <row r="22" spans="2:15" s="60" customFormat="1" ht="26.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="F22" s="160"/>
+    <row r="22" spans="2:15" s="60" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="119"/>
+      <c r="C22" s="155"/>
+      <c r="D22" s="115"/>
+      <c r="E22" s="115"/>
+      <c r="F22" s="161"/>
       <c r="G22" s="86" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="H22" s="87" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="I22" s="84">
         <v>1.1474999999999999E-3</v>
       </c>
       <c r="J22" s="74">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="K22" s="102">
+        <f t="shared" si="0"/>
+        <v>5.5515239477503626E-3</v>
+      </c>
+      <c r="L22" s="91">
         <f t="shared" si="3"/>
-        <v>5.5515239477503626E-3</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>5551.5239477503628</v>
       </c>
-      <c r="M22" s="163"/>
-      <c r="N22" s="170"/>
+      <c r="M22" s="183"/>
+      <c r="N22" s="171"/>
       <c r="O22" s="60" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="23" spans="2:15" s="60" customFormat="1" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="F23" s="160"/>
+    <row r="23" spans="2:15" s="60" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="119"/>
+      <c r="C23" s="155"/>
+      <c r="D23" s="115"/>
+      <c r="E23" s="115"/>
+      <c r="F23" s="161"/>
       <c r="G23" s="86" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="H23" s="87" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="I23" s="84">
         <v>2.2949999999999997E-3</v>
       </c>
       <c r="J23" s="74">
         <v>0.15</v>
       </c>
       <c r="K23" s="102">
+        <f t="shared" si="0"/>
+        <v>1.1103047895500725E-2</v>
+      </c>
+      <c r="L23" s="91">
         <f t="shared" si="3"/>
-        <v>1.1103047895500725E-2</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>11103.047895500726</v>
       </c>
-      <c r="M23" s="163"/>
-      <c r="N23" s="170"/>
+      <c r="M23" s="183"/>
+      <c r="N23" s="171"/>
     </row>
-    <row r="24" spans="2:15" s="60" customFormat="1" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="F24" s="160"/>
+    <row r="24" spans="2:15" s="60" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="119"/>
+      <c r="C24" s="155"/>
+      <c r="D24" s="115"/>
+      <c r="E24" s="115"/>
+      <c r="F24" s="161"/>
       <c r="G24" s="86" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="H24" s="87" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="I24" s="84">
         <v>4.5899999999999999E-4</v>
       </c>
       <c r="J24" s="74">
         <v>0.03</v>
       </c>
       <c r="K24" s="102">
+        <f t="shared" si="0"/>
+        <v>2.2206095791001451E-3</v>
+      </c>
+      <c r="L24" s="91">
         <f t="shared" si="3"/>
-        <v>2.2206095791001451E-3</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>2220.6095791001453</v>
       </c>
-      <c r="M24" s="163"/>
-      <c r="N24" s="170"/>
+      <c r="M24" s="183"/>
+      <c r="N24" s="171"/>
     </row>
-    <row r="25" spans="2:15" s="60" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="F25" s="160"/>
+    <row r="25" spans="2:15" s="60" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="119"/>
+      <c r="C25" s="155"/>
+      <c r="D25" s="115"/>
+      <c r="E25" s="115"/>
+      <c r="F25" s="161"/>
       <c r="G25" s="86" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H25" s="87" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="I25" s="84">
         <v>1.5299999999999999E-5</v>
       </c>
       <c r="J25" s="74">
         <v>1E-3</v>
       </c>
       <c r="K25" s="102">
+        <f t="shared" si="0"/>
+        <v>7.4020319303338164E-5</v>
+      </c>
+      <c r="L25" s="91">
         <f t="shared" si="3"/>
-        <v>7.4020319303338164E-5</v>
-[...2 lines deleted...]
-        <f t="shared" si="4"/>
         <v>74.020319303338169</v>
       </c>
-      <c r="M25" s="163"/>
-      <c r="N25" s="170"/>
+      <c r="M25" s="183"/>
+      <c r="N25" s="171"/>
     </row>
-    <row r="26" spans="2:15" s="60" customFormat="1" ht="44.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="C26" s="153" t="s">
+    <row r="26" spans="2:15" s="60" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="119"/>
+      <c r="C26" s="154" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="156" t="s">
+      <c r="D26" s="157" t="s">
         <v>25</v>
       </c>
-      <c r="E26" s="186" t="s">
+      <c r="E26" s="193" t="s">
         <v>26</v>
       </c>
-      <c r="F26" s="188">
+      <c r="F26" s="146">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="G26" s="55" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="55" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="56">
         <f>F26*J26</f>
         <v>6.5000000000000008E-5</v>
       </c>
       <c r="J26" s="57">
         <v>0.13</v>
       </c>
       <c r="K26" s="58">
         <f t="shared" si="0"/>
         <v>3.1446540880503149E-4</v>
       </c>
       <c r="L26" s="16">
         <f t="shared" si="1"/>
         <v>314.46540880503147</v>
       </c>
-      <c r="M26" s="103"/>
-      <c r="N26" s="104"/>
+      <c r="M26" s="199"/>
+      <c r="N26" s="103"/>
+      <c r="O26" s="107"/>
     </row>
-    <row r="27" spans="2:15" s="60" customFormat="1" ht="44.25" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="F27" s="189"/>
+    <row r="27" spans="2:15" s="60" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="120"/>
+      <c r="C27" s="156"/>
+      <c r="D27" s="158"/>
+      <c r="E27" s="194"/>
+      <c r="F27" s="195"/>
       <c r="G27" s="61" t="s">
         <v>21</v>
       </c>
       <c r="H27" s="61" t="s">
         <v>28</v>
       </c>
       <c r="I27" s="62">
         <f>F26*J27</f>
         <v>4.35E-4</v>
       </c>
       <c r="J27" s="63">
         <v>0.87</v>
       </c>
       <c r="K27" s="64">
         <f t="shared" si="0"/>
         <v>2.1044992743105952E-3</v>
       </c>
       <c r="L27" s="22">
         <f t="shared" si="1"/>
         <v>2104.4992743105954</v>
       </c>
-      <c r="M27" s="105"/>
-      <c r="N27" s="106"/>
+      <c r="M27" s="200"/>
+      <c r="N27" s="104"/>
+      <c r="O27" s="105"/>
     </row>
-    <row r="28" spans="2:15" s="60" customFormat="1" ht="13.7" customHeight="1">
-      <c r="B28" s="149">
+    <row r="28" spans="2:15" s="60" customFormat="1" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="150">
         <v>4</v>
       </c>
-      <c r="C28" s="153" t="s">
+      <c r="C28" s="154" t="s">
         <v>37</v>
       </c>
-      <c r="D28" s="156" t="s">
+      <c r="D28" s="157" t="s">
         <v>62</v>
       </c>
-      <c r="E28" s="156" t="s">
+      <c r="E28" s="157" t="s">
         <v>45</v>
       </c>
-      <c r="F28" s="158">
+      <c r="F28" s="159">
         <v>8.0999999999999996E-3</v>
       </c>
       <c r="G28" s="55" t="s">
         <v>38</v>
       </c>
       <c r="H28" s="55" t="s">
         <v>40</v>
       </c>
       <c r="I28" s="88">
         <f>$F$28*J28</f>
         <v>6.156E-3</v>
       </c>
       <c r="J28" s="57">
         <v>0.76</v>
       </c>
       <c r="K28" s="58">
         <f t="shared" si="0"/>
         <v>2.9782293178519593E-2</v>
       </c>
       <c r="L28" s="59">
         <f t="shared" si="1"/>
         <v>29782.293178519594</v>
       </c>
-      <c r="M28" s="162"/>
-      <c r="N28" s="164"/>
+      <c r="M28" s="189"/>
+      <c r="N28" s="165"/>
     </row>
-    <row r="29" spans="2:15" s="60" customFormat="1" ht="13.7" customHeight="1">
-[...4 lines deleted...]
-      <c r="F29" s="159"/>
+    <row r="29" spans="2:15" s="60" customFormat="1" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B29" s="151"/>
+      <c r="C29" s="155"/>
+      <c r="D29" s="114"/>
+      <c r="E29" s="114"/>
+      <c r="F29" s="160"/>
       <c r="G29" s="66" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I29" s="73">
-        <f t="shared" ref="I29:I32" si="5">$F$28*J29</f>
+        <f t="shared" ref="I29:I32" si="4">$F$28*J29</f>
         <v>1.2149999999999999E-3</v>
       </c>
       <c r="J29" s="74">
         <v>0.15</v>
       </c>
       <c r="K29" s="75">
         <f t="shared" si="0"/>
         <v>5.8780841799709726E-3</v>
       </c>
       <c r="L29" s="76">
-        <f t="shared" ref="L29:L40" si="6">K29*1000000</f>
+        <f t="shared" ref="L29:L39" si="5">K29*1000000</f>
         <v>5878.0841799709724</v>
       </c>
-      <c r="M29" s="163"/>
-      <c r="N29" s="165"/>
+      <c r="M29" s="183"/>
+      <c r="N29" s="166"/>
     </row>
-    <row r="30" spans="2:15" s="60" customFormat="1" ht="13.7" customHeight="1">
-[...4 lines deleted...]
-      <c r="F30" s="159"/>
+    <row r="30" spans="2:15" s="60" customFormat="1" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="151"/>
+      <c r="C30" s="155"/>
+      <c r="D30" s="114"/>
+      <c r="E30" s="114"/>
+      <c r="F30" s="160"/>
       <c r="G30" s="66" t="s">
         <v>43</v>
       </c>
       <c r="H30" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I30" s="73">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2.4299999999999997E-4</v>
       </c>
       <c r="J30" s="74">
         <v>0.03</v>
       </c>
       <c r="K30" s="75">
         <f t="shared" si="0"/>
         <v>1.1756168359941944E-3</v>
       </c>
       <c r="L30" s="76">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>1175.6168359941944</v>
       </c>
-      <c r="M30" s="163"/>
-      <c r="N30" s="165"/>
+      <c r="M30" s="183"/>
+      <c r="N30" s="166"/>
+      <c r="O30" s="105"/>
     </row>
-    <row r="31" spans="2:15" s="60" customFormat="1">
-[...4 lines deleted...]
-      <c r="F31" s="160"/>
+    <row r="31" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="152"/>
+      <c r="C31" s="155"/>
+      <c r="D31" s="115"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="161"/>
       <c r="G31" s="71" t="s">
         <v>46</v>
       </c>
       <c r="H31" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="73">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2.4299999999999997E-4</v>
       </c>
       <c r="J31" s="74">
         <v>0.03</v>
       </c>
       <c r="K31" s="75">
         <f t="shared" si="0"/>
         <v>1.1756168359941944E-3</v>
       </c>
       <c r="L31" s="76">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>1175.6168359941944</v>
       </c>
-      <c r="M31" s="163"/>
-      <c r="N31" s="165"/>
+      <c r="M31" s="183"/>
+      <c r="N31" s="166"/>
     </row>
-    <row r="32" spans="2:15" s="60" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="F32" s="161"/>
+    <row r="32" spans="2:15" s="60" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="153"/>
+      <c r="C32" s="156"/>
+      <c r="D32" s="158"/>
+      <c r="E32" s="158"/>
+      <c r="F32" s="162"/>
       <c r="G32" s="61" t="s">
         <v>47</v>
       </c>
       <c r="H32" s="61" t="s">
         <v>11</v>
       </c>
       <c r="I32" s="89">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2.4299999999999997E-4</v>
       </c>
       <c r="J32" s="63">
         <v>0.03</v>
       </c>
       <c r="K32" s="64">
         <f t="shared" si="0"/>
         <v>1.1756168359941944E-3</v>
       </c>
       <c r="L32" s="65">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>1175.6168359941944</v>
       </c>
-      <c r="M32" s="163"/>
-      <c r="N32" s="165"/>
+      <c r="M32" s="183"/>
+      <c r="N32" s="166"/>
     </row>
-    <row r="33" spans="2:14" ht="27.75" customHeight="1">
-      <c r="B33" s="179">
+    <row r="33" spans="2:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B33" s="185">
         <v>5</v>
       </c>
-      <c r="C33" s="181" t="s">
+      <c r="C33" s="187" t="s">
         <v>58</v>
       </c>
-      <c r="D33" s="182" t="s">
+      <c r="D33" s="157" t="s">
         <v>59</v>
       </c>
-      <c r="E33" s="182" t="s">
+      <c r="E33" s="157" t="s">
         <v>60</v>
       </c>
-      <c r="F33" s="145">
+      <c r="F33" s="146">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="G33" s="41" t="s">
         <v>57</v>
       </c>
       <c r="H33" s="41" t="s">
         <v>20</v>
       </c>
       <c r="I33" s="32">
         <f>F33*J33</f>
         <v>4.8999999999999998E-4</v>
       </c>
       <c r="J33" s="14">
         <v>0.98</v>
       </c>
       <c r="K33" s="15">
         <f t="shared" si="0"/>
         <v>2.3705853894533139E-3</v>
       </c>
       <c r="L33" s="16">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>2370.5853894533138</v>
       </c>
-      <c r="M33" s="162"/>
-      <c r="N33" s="169"/>
+      <c r="M33" s="189"/>
+      <c r="N33" s="170"/>
+      <c r="O33" s="106"/>
     </row>
-    <row r="34" spans="2:14" ht="27.75" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="F34" s="146"/>
+    <row r="34" spans="2:15" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="186"/>
+      <c r="C34" s="149"/>
+      <c r="D34" s="188"/>
+      <c r="E34" s="188"/>
+      <c r="F34" s="147"/>
       <c r="G34" s="40" t="s">
         <v>61</v>
       </c>
       <c r="H34" s="19">
         <v>2023568</v>
       </c>
       <c r="I34" s="33">
         <f>F33*J34</f>
         <v>1.0000000000000001E-5</v>
       </c>
       <c r="J34" s="20">
         <v>0.02</v>
       </c>
       <c r="K34" s="21">
         <f t="shared" si="0"/>
         <v>4.8379293662312538E-5</v>
       </c>
       <c r="L34" s="22">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>48.379293662312534</v>
       </c>
-      <c r="M34" s="175"/>
-      <c r="N34" s="174"/>
+      <c r="M34" s="184"/>
+      <c r="N34" s="175"/>
     </row>
-    <row r="35" spans="2:14" s="60" customFormat="1">
-      <c r="B35" s="150">
+    <row r="35" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B35" s="151">
         <v>6</v>
       </c>
-      <c r="C35" s="153" t="s">
+      <c r="C35" s="154" t="s">
         <v>42</v>
       </c>
-      <c r="D35" s="113" t="s">
+      <c r="D35" s="178" t="s">
         <v>22</v>
       </c>
-      <c r="E35" s="113" t="s">
+      <c r="E35" s="114" t="s">
         <v>41</v>
       </c>
-      <c r="F35" s="159">
+      <c r="F35" s="160">
         <v>0.11650000000000001</v>
       </c>
       <c r="G35" s="66" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="H35" s="67" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="I35" s="68">
         <f>F$35*J35</f>
-        <v>5.8250000000000003E-3</v>
+        <v>1.0485E-2</v>
       </c>
       <c r="J35" s="69">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="K35" s="70">
         <f t="shared" si="0"/>
-        <v>2.818093855829705E-2</v>
+        <v>5.0725689404934687E-2</v>
       </c>
       <c r="L35" s="91">
-        <f t="shared" si="6"/>
-[...3 lines deleted...]
-      <c r="N35" s="163"/>
+        <f t="shared" si="5"/>
+        <v>50725.689404934688</v>
+      </c>
+      <c r="M35" s="183"/>
+      <c r="N35" s="164"/>
     </row>
-    <row r="36" spans="2:14" s="60" customFormat="1">
-[...4 lines deleted...]
-      <c r="F36" s="160"/>
+    <row r="36" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="152"/>
+      <c r="C36" s="155"/>
+      <c r="D36" s="179"/>
+      <c r="E36" s="115"/>
+      <c r="F36" s="161"/>
       <c r="G36" s="71" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="H36" s="72" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="I36" s="73">
-        <f t="shared" ref="I36:I40" si="7">F$35*J36</f>
-        <v>1.7475000000000001E-3</v>
+        <f t="shared" ref="I36:I39" si="6">F$35*J36</f>
+        <v>9.3200000000000005E-2</v>
       </c>
       <c r="J36" s="74">
-        <v>1.4999999999999999E-2</v>
+        <v>0.8</v>
       </c>
       <c r="K36" s="75">
         <f t="shared" si="0"/>
-        <v>8.4542815674891157E-3</v>
+        <v>0.4508950169327528</v>
       </c>
       <c r="L36" s="92">
+        <f t="shared" si="5"/>
+        <v>450895.0169327528</v>
+      </c>
+      <c r="M36" s="183"/>
+      <c r="N36" s="164"/>
+    </row>
+    <row r="37" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="152"/>
+      <c r="C37" s="155"/>
+      <c r="D37" s="179"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="161"/>
+      <c r="G37" s="71" t="s">
+        <v>101</v>
+      </c>
+      <c r="H37" s="72" t="s">
+        <v>106</v>
+      </c>
+      <c r="I37" s="73">
         <f t="shared" si="6"/>
-        <v>8454.2815674891153</v>
-[...17 lines deleted...]
-        <f t="shared" si="7"/>
         <v>5.8250000000000003E-3</v>
       </c>
       <c r="J37" s="74">
         <v>0.05</v>
       </c>
       <c r="K37" s="75">
         <f t="shared" si="0"/>
         <v>2.818093855829705E-2</v>
       </c>
       <c r="L37" s="92">
+        <f t="shared" si="5"/>
+        <v>28180.93855829705</v>
+      </c>
+      <c r="M37" s="183"/>
+      <c r="N37" s="164"/>
+    </row>
+    <row r="38" spans="2:15" s="60" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="152"/>
+      <c r="C38" s="155"/>
+      <c r="D38" s="179"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="161"/>
+      <c r="G38" s="71" t="s">
+        <v>102</v>
+      </c>
+      <c r="H38" s="71" t="s">
+        <v>107</v>
+      </c>
+      <c r="I38" s="73">
         <f t="shared" si="6"/>
-        <v>28180.93855829705</v>
-[...17 lines deleted...]
-        <f t="shared" si="7"/>
         <v>5.8250000000000003E-3</v>
       </c>
       <c r="J38" s="74">
         <v>0.05</v>
       </c>
       <c r="K38" s="75">
         <f t="shared" si="0"/>
         <v>2.818093855829705E-2</v>
       </c>
       <c r="L38" s="92">
+        <f t="shared" si="5"/>
+        <v>28180.93855829705</v>
+      </c>
+      <c r="M38" s="183"/>
+      <c r="N38" s="164"/>
+    </row>
+    <row r="39" spans="2:15" s="60" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="177"/>
+      <c r="C39" s="155"/>
+      <c r="D39" s="180"/>
+      <c r="E39" s="181"/>
+      <c r="F39" s="182"/>
+      <c r="G39" s="77" t="s">
+        <v>103</v>
+      </c>
+      <c r="H39" s="78" t="s">
+        <v>108</v>
+      </c>
+      <c r="I39" s="79">
         <f t="shared" si="6"/>
-        <v>28180.93855829705</v>
-[...2 lines deleted...]
-      <c r="N38" s="163"/>
+        <v>1.165E-3</v>
+      </c>
+      <c r="J39" s="80">
+        <v>0.01</v>
+      </c>
+      <c r="K39" s="81">
+        <f t="shared" si="0"/>
+        <v>5.6361877116594102E-3</v>
+      </c>
+      <c r="L39" s="93">
+        <f t="shared" si="5"/>
+        <v>5636.1877116594105</v>
+      </c>
+      <c r="M39" s="184"/>
+      <c r="N39" s="176"/>
     </row>
-    <row r="39" spans="2:14" s="60" customFormat="1">
-[...60 lines deleted...]
-      <c r="B41" s="179">
+    <row r="40" spans="2:15" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="185">
         <v>7</v>
       </c>
-      <c r="C41" s="181" t="s">
+      <c r="C40" s="187" t="s">
         <v>49</v>
       </c>
-      <c r="D41" s="182" t="s">
+      <c r="D40" s="157" t="s">
         <v>50</v>
       </c>
-      <c r="E41" s="192" t="s">
+      <c r="E40" s="193" t="s">
         <v>68</v>
       </c>
-      <c r="F41" s="145">
+      <c r="F40" s="146">
         <v>1.95E-2</v>
       </c>
-      <c r="G41" s="41" t="s">
+      <c r="G40" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="H41" s="41" t="s">
+      <c r="H40" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="I41" s="34">
-        <f>$F$41*J41</f>
+      <c r="I40" s="34">
+        <f>$F$40*J40</f>
         <v>1.8817500000000001E-2</v>
       </c>
-      <c r="J41" s="14">
+      <c r="J40" s="14">
         <v>0.96499999999999997</v>
       </c>
-      <c r="K41" s="15">
+      <c r="K40" s="15">
         <f t="shared" si="0"/>
         <v>9.1037735849056611E-2</v>
       </c>
-      <c r="L41" s="16">
-        <f>K41*1000000</f>
+      <c r="L40" s="16">
+        <f>K40*1000000</f>
         <v>91037.735849056611</v>
       </c>
-      <c r="M41" s="162"/>
-      <c r="N41" s="169"/>
+      <c r="M40" s="189"/>
+      <c r="N40" s="170"/>
     </row>
-    <row r="42" spans="2:14" ht="13.7" customHeight="1">
-[...5 lines deleted...]
-      <c r="G42" s="39" t="s">
+    <row r="41" spans="2:15" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B41" s="119"/>
+      <c r="C41" s="148"/>
+      <c r="D41" s="155"/>
+      <c r="E41" s="197"/>
+      <c r="F41" s="198"/>
+      <c r="G41" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="H42" s="39" t="s">
+      <c r="H41" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="I42" s="35">
-        <f t="shared" ref="I42:I43" si="8">$F$41*J42</f>
+      <c r="I41" s="35">
+        <f t="shared" ref="I41:I42" si="7">$F$40*J41</f>
         <v>5.8500000000000002E-4</v>
       </c>
-      <c r="J42" s="17">
+      <c r="J41" s="17">
         <v>0.03</v>
       </c>
-      <c r="K42" s="18">
+      <c r="K41" s="18">
         <f t="shared" si="0"/>
         <v>2.8301886792452833E-3</v>
       </c>
-      <c r="L42" s="92">
-        <f>K42*1000000</f>
+      <c r="L41" s="92">
+        <f>K41*1000000</f>
         <v>2830.1886792452833</v>
       </c>
-      <c r="M42" s="163"/>
-      <c r="N42" s="170"/>
+      <c r="M41" s="183"/>
+      <c r="N41" s="171"/>
+      <c r="O41" s="106"/>
     </row>
-    <row r="43" spans="2:14" ht="15.75" thickBot="1">
-[...5 lines deleted...]
-      <c r="G43" s="40" t="s">
+    <row r="42" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="196"/>
+      <c r="C42" s="149"/>
+      <c r="D42" s="158"/>
+      <c r="E42" s="194"/>
+      <c r="F42" s="195"/>
+      <c r="G42" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="40" t="s">
+      <c r="H42" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="I43" s="36">
-        <f t="shared" si="8"/>
+      <c r="I42" s="36">
+        <f t="shared" si="7"/>
         <v>9.7499999999999998E-5</v>
       </c>
-      <c r="J43" s="20">
+      <c r="J42" s="20">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="K43" s="21">
+      <c r="K42" s="21">
         <f t="shared" si="0"/>
         <v>4.7169811320754717E-4</v>
       </c>
-      <c r="L43" s="22">
-        <f>K43*1000000</f>
+      <c r="L42" s="22">
+        <f>K42*1000000</f>
         <v>471.69811320754718</v>
       </c>
-      <c r="M43" s="175"/>
-      <c r="N43" s="174"/>
+      <c r="M42" s="184"/>
+      <c r="N42" s="175"/>
     </row>
-    <row r="44" spans="2:14" ht="15.75" thickBot="1">
-      <c r="B44" s="183" t="s">
+    <row r="43" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="190" t="s">
         <v>7</v>
       </c>
-      <c r="C44" s="184"/>
-[...3 lines deleted...]
-        <f>SUM(F9:F43)</f>
+      <c r="C43" s="191"/>
+      <c r="D43" s="192"/>
+      <c r="E43" s="192"/>
+      <c r="F43" s="28">
+        <f>SUM(F9:F42)</f>
         <v>0.20669999999999999</v>
       </c>
-      <c r="G44" s="4"/>
-[...4 lines deleted...]
-        <f>SUM(K9:K43)</f>
+      <c r="G43" s="4"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="38">
+        <f>SUM(K9:K42)</f>
         <v>1</v>
       </c>
-      <c r="L44" s="94">
-[...1 lines deleted...]
-        <v>1000000.0000000001</v>
+      <c r="L43" s="94">
+        <f>SUM(L9:L42)</f>
+        <v>999999.99999999988</v>
       </c>
     </row>
-    <row r="45" spans="2:14">
-[...1 lines deleted...]
-      <c r="G45" s="24"/>
+    <row r="44" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
     </row>
-    <row r="46" spans="2:14">
-      <c r="F46" s="31"/>
+    <row r="45" spans="2:15" x14ac:dyDescent="0.15">
+      <c r="F45" s="31"/>
+      <c r="G45" s="54"/>
+    </row>
+    <row r="46" spans="2:15" x14ac:dyDescent="0.15">
       <c r="G46" s="54"/>
     </row>
-    <row r="47" spans="2:14">
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="G47" s="54"/>
     </row>
-    <row r="48" spans="2:14" ht="14.25" customHeight="1">
+    <row r="48" spans="2:15" x14ac:dyDescent="0.15">
       <c r="G48" s="54"/>
-    </row>
-[...1 lines deleted...]
-      <c r="G49" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="65">
-    <mergeCell ref="M41:M43"/>
+    <mergeCell ref="M40:M42"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N11:N13"/>
     <mergeCell ref="C14:C25"/>
-    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="B43:E43"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="E26:E27"/>
     <mergeCell ref="F26:F27"/>
-    <mergeCell ref="B41:B43"/>
-[...3 lines deleted...]
-    <mergeCell ref="F41:F43"/>
+    <mergeCell ref="B40:B42"/>
+    <mergeCell ref="C40:C42"/>
+    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="E40:E42"/>
+    <mergeCell ref="F40:F42"/>
     <mergeCell ref="F14:F25"/>
     <mergeCell ref="M14:M25"/>
     <mergeCell ref="N14:N25"/>
     <mergeCell ref="B6:B8"/>
-    <mergeCell ref="N41:N43"/>
+    <mergeCell ref="N40:N42"/>
     <mergeCell ref="M11:M13"/>
     <mergeCell ref="N33:N34"/>
-    <mergeCell ref="B35:B40"/>
-[...5 lines deleted...]
-    <mergeCell ref="N35:N40"/>
+    <mergeCell ref="B35:B39"/>
+    <mergeCell ref="C35:C39"/>
+    <mergeCell ref="D35:D39"/>
+    <mergeCell ref="E35:E39"/>
+    <mergeCell ref="F35:F39"/>
+    <mergeCell ref="M35:M39"/>
+    <mergeCell ref="N35:N39"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="D14:D25"/>
     <mergeCell ref="C11:C13"/>
     <mergeCell ref="N6:N8"/>
     <mergeCell ref="B28:B32"/>
     <mergeCell ref="C28:C32"/>
     <mergeCell ref="D28:D32"/>
     <mergeCell ref="E28:E32"/>
     <mergeCell ref="F28:F32"/>
     <mergeCell ref="M28:M32"/>
     <mergeCell ref="N28:N32"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="J6:J8"/>
     <mergeCell ref="K6:K8"/>
     <mergeCell ref="L6:L8"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="F11:F13"/>
     <mergeCell ref="M6:M8"/>
     <mergeCell ref="E14:E25"/>
     <mergeCell ref="C6:C8"/>
     <mergeCell ref="B11:B27"/>
     <mergeCell ref="D11:D13"/>
     <mergeCell ref="E11:E13"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="G12">
     <cfRule type="cellIs" dxfId="0" priority="2" stopIfTrue="1" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="I26:I43 I11:I13" unlockedFormula="1"/>
+    <ignoredError sqref="I26:I36 I11:I13 I37:I42" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2049" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>38100</xdr:colOff>
                 <xdr:row>27</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>838200</xdr:colOff>
                 <xdr:row>31</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2049" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2125" r:id="rId6">
           <objectPr defaultSize="0" autoPict="0" r:id="rId7">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>66675</xdr:colOff>
-                <xdr:row>40</xdr:row>
+                <xdr:row>39</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>847725</xdr:colOff>
-                <xdr:row>42</xdr:row>
+                <xdr:row>41</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2125" r:id="rId6"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2052" r:id="rId8">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>28575</xdr:colOff>
                 <xdr:row>32</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>819150</xdr:colOff>
                 <xdr:row>33</xdr:row>
@@ -4726,406 +4834,406 @@
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2129" r:id="rId10">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>10</xdr:row>
                 <xdr:rowOff>28575</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>800100</xdr:colOff>
                 <xdr:row>12</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2129" r:id="rId10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2138" r:id="rId12">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2142" r:id="rId12">
           <objectPr defaultSize="0" autoPict="0" r:id="rId13">
-            <anchor moveWithCells="1">
-[...23 lines deleted...]
-          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>85725</xdr:colOff>
                 <xdr:row>25</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>800100</xdr:colOff>
                 <xdr:row>25</xdr:row>
                 <xdr:rowOff>466725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2142" r:id="rId14"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2142" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2143" r:id="rId16">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2143" r:id="rId14">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>838200</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>419100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2143" r:id="rId16"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2143" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2158" r:id="rId18">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2158" r:id="rId16">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>66675</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>819150</xdr:colOff>
                 <xdr:row>20</xdr:row>
                 <xdr:rowOff>123825</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2158" r:id="rId18"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2158" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2190" r:id="rId20">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2202" r:id="rId18">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId19">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>38100</xdr:rowOff>
+                <xdr:col>13</xdr:col>
+                <xdr:colOff>180975</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>133350</xdr:rowOff>
+                <xdr:col>13</xdr:col>
+                <xdr:colOff>762000</xdr:colOff>
+                <xdr:row>37</xdr:row>
+                <xdr:rowOff>142875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2190" r:id="rId20"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2202" r:id="rId18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2191" r:id="rId22">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2203" r:id="rId20">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId21">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>142875</xdr:rowOff>
+                <xdr:colOff>200025</xdr:colOff>
+                <xdr:row>10</xdr:row>
+                <xdr:rowOff>123825</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>733425</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:colOff>628650</xdr:colOff>
+                <xdr:row>12</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2191" r:id="rId22"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2203" r:id="rId20"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2192" r:id="rId24">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2204" r:id="rId22">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId23">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>152400</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>57150</xdr:rowOff>
+                <xdr:colOff>123825</xdr:colOff>
+                <xdr:row>18</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
                 <xdr:colOff>762000</xdr:colOff>
                 <xdr:row>20</xdr:row>
-                <xdr:rowOff>38100</xdr:rowOff>
+                <xdr:rowOff>66675</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2192" r:id="rId24"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2204" r:id="rId22"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2193" r:id="rId26">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId27">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2205" r:id="rId24">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId25">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>161925</xdr:rowOff>
+                <xdr:colOff>200025</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>704850</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>209550</xdr:rowOff>
+                <xdr:colOff>657225</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>409575</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2193" r:id="rId26"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2205" r:id="rId24"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2194" r:id="rId28">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId29">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2206" r:id="rId26">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId27">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>152400</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>723900</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>133350</xdr:rowOff>
+                <xdr:colOff>685800</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>457200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2194" r:id="rId28"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2206" r:id="rId26"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2197" r:id="rId30">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId31">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2207" r:id="rId28">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId29">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>695325</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>95250</xdr:rowOff>
+                <xdr:colOff>685800</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2197" r:id="rId30"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2207" r:id="rId28"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2198" r:id="rId32">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId33">
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2208" r:id="rId30">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId31">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>171450</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>57150</xdr:rowOff>
+                <xdr:colOff>142875</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>142875</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>714375</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>466725</xdr:rowOff>
+                <xdr:colOff>742950</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>238125</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2198" r:id="rId32"/>
+        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2208" r:id="rId30"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2199" r:id="rId34">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId35">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2209" r:id="rId32">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId33">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>228600</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:colOff>161925</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>12</xdr:col>
-                <xdr:colOff>666750</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>438150</xdr:rowOff>
+                <xdr:colOff>723900</xdr:colOff>
+                <xdr:row>37</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" dvAspect="DVASPECT_ICON" shapeId="2199" r:id="rId34"/>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2209" r:id="rId32"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2210" r:id="rId34">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId35">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>247650</xdr:colOff>
+                <xdr:row>39</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>666750</xdr:colOff>
+                <xdr:row>41</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="포장기 셸 개체" dvAspect="DVASPECT_ICON" shapeId="2210" r:id="rId34"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>XS1-OU4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hungry</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property pid="2" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_URL">
     <vt:lpwstr>http://srv-bri-cognidox.xmos.local</vt:lpwstr>
   </property>
   <property pid="3" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Author">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="4" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Issuer">
     <vt:lpwstr>Sunny Suen (sunny)</vt:lpwstr>
   </property>
   <property pid="5" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssueDate">
-    <vt:lpwstr>2024-02-05</vt:lpwstr>
+    <vt:lpwstr>2026-05-01</vt:lpwstr>
   </property>
   <property pid="7" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Partnum">
     <vt:lpwstr>XM-013108-UN</vt:lpwstr>
   </property>
   <property pid="8" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Version">
-    <vt:lpwstr>14</vt:lpwstr>
+    <vt:lpwstr>15</vt:lpwstr>
   </property>
   <property pid="9" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDoxKey_Value">
     <vt:lpwstr>PZH1oszW/4HHjdc1493eHvUnn4M</vt:lpwstr>
   </property>
   <property pid="11" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Title">
     <vt:lpwstr>FB167 XU/XL Series Chemical Analysis/RoHS/MSDS data reports spreadsheet</vt:lpwstr>
   </property>
   <property pid="12" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_VersionType">
     <vt:lpwstr>Issue</vt:lpwstr>
   </property>
   <property pid="13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_IssuerName">
     <vt:lpwstr>Sunny Suen</vt:lpwstr>
   </property>
   <property pid="14" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Is Tools">
     <vt:bool>false</vt:bool>
   </property>
   <property pid="15" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Auto-update">
     <vt:bool>false</vt:bool>
   </property>
   <property pid="16" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CogniDox_Meta_Published URL">
     <vt:lpwstr>/published/</vt:lpwstr>
   </property>
 </Properties>
 </file>